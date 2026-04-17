--- v0 (2025-11-19)
+++ v1 (2026-04-17)
@@ -2,72 +2,72 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00E06010" w:rsidRPr="0078728B" w:rsidRDefault="007631FB" w:rsidP="00706DA4">
+    <w:p w14:paraId="0FE33316" w14:textId="77777777" w:rsidR="00E06010" w:rsidRPr="0078728B" w:rsidRDefault="007631FB" w:rsidP="00706DA4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0524C557" wp14:editId="6EB34AB5">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3556635</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-120650</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2637790" cy="526415"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21105"/>
                 <wp:lineTo x="21371" y="21105"/>
                 <wp:lineTo x="21371" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="3" name="Bild 1" descr="Fahrwangen TypoLogoI schwarz-rot Myriad"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -93,614 +93,505 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2637790" cy="526415"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D81EEA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Gesuchs</w:t>
       </w:r>
       <w:r w:rsidR="00830D3D" w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>formular</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00706DA4" w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00706DA4" w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06010" w:rsidRPr="0078728B" w:rsidRDefault="00855DEC" w:rsidP="00706DA4">
+    <w:p w14:paraId="1A2B966E" w14:textId="77777777" w:rsidR="00E06010" w:rsidRPr="0078728B" w:rsidRDefault="00855DEC" w:rsidP="00706DA4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Einzelanl</w:t>
       </w:r>
       <w:r w:rsidR="00132D60" w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ss</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00706DA4" w:rsidRPr="0078728B" w:rsidRDefault="00706DA4" w:rsidP="00706DA4">
+    <w:p w14:paraId="1536BFB9" w14:textId="77777777" w:rsidR="00706DA4" w:rsidRPr="0078728B" w:rsidRDefault="00706DA4" w:rsidP="00706DA4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00706DA4" w:rsidRPr="0078728B" w:rsidRDefault="00830D3D" w:rsidP="00830D3D">
+    <w:p w14:paraId="7065D3CD" w14:textId="77777777" w:rsidR="00706DA4" w:rsidRPr="0078728B" w:rsidRDefault="00830D3D" w:rsidP="00830D3D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00830D3D" w:rsidRPr="0078728B" w:rsidRDefault="00E06010" w:rsidP="00E06010">
+    <w:p w14:paraId="0D7B5723" w14:textId="24FD261D" w:rsidR="00830D3D" w:rsidRPr="0078728B" w:rsidRDefault="00E06010" w:rsidP="00E06010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Datum: </w:t>
-[...96 lines deleted...]
-        <w:t>_______________</w:t>
+        <w:t>Datum: _______________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC0782" w:rsidRPr="0078728B" w:rsidRDefault="00AC0782" w:rsidP="00E06010">
+    <w:p w14:paraId="4FCA9056" w14:textId="77777777" w:rsidR="00AC0782" w:rsidRPr="0078728B" w:rsidRDefault="00AC0782" w:rsidP="00E06010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00830D3D" w:rsidRPr="00E447F0" w:rsidRDefault="00830D3D" w:rsidP="00E06010">
+    <w:p w14:paraId="29101D0B" w14:textId="77777777" w:rsidR="00830D3D" w:rsidRPr="00E447F0" w:rsidRDefault="00830D3D" w:rsidP="00E06010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00844EE9" w:rsidRPr="0078728B" w:rsidRDefault="00E06010" w:rsidP="00E06010">
+    <w:p w14:paraId="6A36F4C1" w14:textId="77777777" w:rsidR="00844EE9" w:rsidRPr="0078728B" w:rsidRDefault="00E06010" w:rsidP="00E06010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:ind w:left="5040"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00706DA4" w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">An den </w:t>
       </w:r>
       <w:r w:rsidR="00844EE9" w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Gemeinderat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00830D3D" w:rsidRPr="0078728B" w:rsidRDefault="00830D3D" w:rsidP="00E06010">
+    <w:p w14:paraId="59586E12" w14:textId="77777777" w:rsidR="00830D3D" w:rsidRPr="0078728B" w:rsidRDefault="00830D3D" w:rsidP="00E06010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E06010" w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003E452D" w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Aescherstrasse 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00830D3D" w:rsidRPr="0078728B" w:rsidRDefault="00830D3D" w:rsidP="004C0FE6">
+    <w:p w14:paraId="3083A033" w14:textId="77777777" w:rsidR="00830D3D" w:rsidRPr="0078728B" w:rsidRDefault="00830D3D" w:rsidP="004C0FE6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E06010" w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003E452D" w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>5615 Fahrwangen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00844EE9" w:rsidRPr="0078728B" w:rsidRDefault="00844EE9" w:rsidP="00844EE9">
+    <w:p w14:paraId="44A5A170" w14:textId="77777777" w:rsidR="00844EE9" w:rsidRPr="0078728B" w:rsidRDefault="00844EE9" w:rsidP="00844EE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC0782" w:rsidRPr="00E447F0" w:rsidRDefault="00AC0782" w:rsidP="00844EE9">
+    <w:p w14:paraId="212F2885" w14:textId="77777777" w:rsidR="00AC0782" w:rsidRPr="00E447F0" w:rsidRDefault="00AC0782" w:rsidP="00844EE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00844EE9" w:rsidRPr="0078728B" w:rsidRDefault="00844EE9" w:rsidP="00844EE9">
+    <w:p w14:paraId="29324033" w14:textId="77777777" w:rsidR="00844EE9" w:rsidRPr="0078728B" w:rsidRDefault="00844EE9" w:rsidP="00844EE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00855DEC" w:rsidRPr="0078728B" w:rsidRDefault="00855DEC" w:rsidP="004C0FE6">
+    <w:p w14:paraId="07D59BC1" w14:textId="77777777" w:rsidR="00855DEC" w:rsidRPr="0078728B" w:rsidRDefault="00855DEC" w:rsidP="004C0FE6">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00D1109E">
+      <w:r w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00D1109E">
+      <w:r w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   Gesuch um Benützung der Mehrzweckhalle / Turnhalle</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00844EE9" w:rsidRPr="0078728B" w:rsidRDefault="00011F1A" w:rsidP="004C0FE6">
+    <w:p w14:paraId="28C4E992" w14:textId="77777777" w:rsidR="00844EE9" w:rsidRPr="0078728B" w:rsidRDefault="00011F1A" w:rsidP="004C0FE6">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00D1109E">
+      <w:r w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00D1109E">
+      <w:r w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="0079472B" w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00844EE9" w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meldung eines öffentlichen Einzelanlasses mit </w:t>
+        <w:t>Meldung eines öffentlichen Einzelanlasses mit Wirtetätigkeit</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00844EE9" w:rsidRPr="0078728B" w:rsidRDefault="00011F1A" w:rsidP="004C0FE6">
+    <w:p w14:paraId="25415132" w14:textId="77777777" w:rsidR="00844EE9" w:rsidRPr="0078728B" w:rsidRDefault="00011F1A" w:rsidP="004C0FE6">
       <w:pPr>
         <w:ind w:left="142" w:right="-1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00D1109E">
+      <w:r w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00D1109E">
+      <w:r w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="0079472B" w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
@@ -726,241 +617,240 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00D1109E">
+      <w:r w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00D1109E">
+      <w:r w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00D81EEA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00E05F95" w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Meldung Ausschank / Verkauf von Spirituosen</w:t>
       </w:r>
       <w:r w:rsidR="00706DA4" w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0078728B" w:rsidRPr="0078728B" w:rsidRDefault="0078728B" w:rsidP="004C0FE6">
+    <w:p w14:paraId="55D4A5C2" w14:textId="77777777" w:rsidR="0078728B" w:rsidRPr="0078728B" w:rsidRDefault="0078728B" w:rsidP="004C0FE6">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Das Gesuch ist </w:t>
       </w:r>
       <w:r w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bis spätestens 30 Tage</w:t>
       </w:r>
       <w:r w:rsidRPr="0078728B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vor der Veranstaltung einzureichen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0078728B" w:rsidRPr="00E447F0" w:rsidRDefault="0078728B" w:rsidP="00FF3840">
+    <w:p w14:paraId="59E7DEF6" w14:textId="77777777" w:rsidR="0078728B" w:rsidRPr="00E447F0" w:rsidRDefault="0078728B" w:rsidP="00FF3840">
       <w:pPr>
         <w:ind w:right="-1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D42118" w:rsidRPr="00065254" w:rsidRDefault="00D42118" w:rsidP="00844EE9">
+    <w:p w14:paraId="2F617B41" w14:textId="77777777" w:rsidR="00D42118" w:rsidRPr="00065254" w:rsidRDefault="00D42118" w:rsidP="00844EE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3420"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9639" w:type="dxa"/>
+        <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="279" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2381"/>
         <w:gridCol w:w="3260"/>
-        <w:gridCol w:w="3998"/>
+        <w:gridCol w:w="4140"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00844EE9" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="00844EE9" w:rsidRPr="0078728B" w14:paraId="3AEDBAA5" w14:textId="77777777" w:rsidTr="00D23D3B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4"/>
           </w:tcPr>
-          <w:p w:rsidR="00844EE9" w:rsidRPr="0078728B" w:rsidRDefault="00132D60" w:rsidP="00844EE9">
+          <w:p w14:paraId="49C23811" w14:textId="77777777" w:rsidR="00844EE9" w:rsidRPr="0078728B" w:rsidRDefault="00132D60" w:rsidP="00844EE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
               </w:rPr>
               <w:t>Durchführende Organisation / Person</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00132D60" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="00132D60" w:rsidRPr="0078728B" w14:paraId="7226F88D" w14:textId="77777777" w:rsidTr="00D23D3B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00132D60" w:rsidRPr="0078728B" w:rsidRDefault="00132D60" w:rsidP="00844EE9">
+          <w:p w14:paraId="4D1E16F2" w14:textId="77777777" w:rsidR="00132D60" w:rsidRPr="0078728B" w:rsidRDefault="00132D60" w:rsidP="00844EE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Gesuchsteller / Verein</w:t>
             </w:r>
             <w:r w:rsidR="0078728B" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Organisation</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00215971" w:rsidRPr="0078728B" w:rsidRDefault="00132D60" w:rsidP="00215971">
+          <w:p w14:paraId="166314F0" w14:textId="77777777" w:rsidR="00215971" w:rsidRPr="0078728B" w:rsidRDefault="00132D60" w:rsidP="00215971">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0078728B">
@@ -1011,77 +901,76 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00132D60" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="00132D60" w:rsidRPr="0078728B" w14:paraId="1542876C" w14:textId="77777777" w:rsidTr="00D23D3B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00132D60" w:rsidRPr="0078728B" w:rsidRDefault="00E447F0" w:rsidP="00B96976">
+          <w:p w14:paraId="5C1A305B" w14:textId="77777777" w:rsidR="00132D60" w:rsidRPr="0078728B" w:rsidRDefault="00E447F0" w:rsidP="00B96976">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Verantwortliche Person</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00215971" w:rsidRPr="0078728B" w:rsidRDefault="00E447F0" w:rsidP="0078728B">
+          <w:p w14:paraId="73BE0C11" w14:textId="77777777" w:rsidR="00215971" w:rsidRPr="0078728B" w:rsidRDefault="00E447F0" w:rsidP="0078728B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2018"/>
                 <w:tab w:val="left" w:pos="4525"/>
                 <w:tab w:val="left" w:pos="5855"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r w:rsidR="00132D60" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
@@ -1252,51 +1141,51 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00215971" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00215971" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00215971" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00215971" w:rsidRPr="0078728B" w:rsidRDefault="00215971" w:rsidP="0078728B">
+          <w:p w14:paraId="5CE1CF6D" w14:textId="77777777" w:rsidR="00215971" w:rsidRPr="0078728B" w:rsidRDefault="00215971" w:rsidP="0078728B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2018"/>
                 <w:tab w:val="left" w:pos="4531"/>
                 <w:tab w:val="left" w:pos="5855"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Geburtsdatum:</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
@@ -1447,51 +1336,51 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00132D60" w:rsidRPr="0078728B" w:rsidRDefault="00132D60" w:rsidP="0078728B">
+          <w:p w14:paraId="5DDF6E20" w14:textId="77777777" w:rsidR="00132D60" w:rsidRPr="0078728B" w:rsidRDefault="00132D60" w:rsidP="0078728B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2018"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Adresse / PLZ Ort:</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="0078728B">
@@ -1554,51 +1443,51 @@
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00132D60" w:rsidRPr="0078728B" w:rsidRDefault="00132D60" w:rsidP="00065254">
+          <w:p w14:paraId="5F90A02F" w14:textId="77777777" w:rsidR="00132D60" w:rsidRPr="0078728B" w:rsidRDefault="00132D60" w:rsidP="00065254">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2018"/>
                 <w:tab w:val="left" w:pos="4524"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tel. Nr.</w:t>
             </w:r>
             <w:r w:rsidR="00215971" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
@@ -1690,51 +1579,51 @@
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="003A5C86" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003A5C86" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="003A5C86" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(erreichbar vor und während Anlass)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00132D60" w:rsidRPr="0078728B" w:rsidRDefault="00132D60" w:rsidP="00065254">
+          <w:p w14:paraId="4A5E0DC1" w14:textId="77777777" w:rsidR="00132D60" w:rsidRPr="0078728B" w:rsidRDefault="00132D60" w:rsidP="00065254">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2018"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>E-Mail:</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="0078728B">
@@ -1799,143 +1688,142 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00132D60" w:rsidRPr="0078728B" w:rsidTr="00287FB4">
+      <w:tr w:rsidR="00132D60" w:rsidRPr="0078728B" w14:paraId="47E51C19" w14:textId="77777777" w:rsidTr="00D23D3B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4"/>
           </w:tcPr>
-          <w:p w:rsidR="00132D60" w:rsidRPr="0078728B" w:rsidRDefault="00132D60" w:rsidP="00132D60">
+          <w:p w14:paraId="3451F9B3" w14:textId="77777777" w:rsidR="00132D60" w:rsidRPr="0078728B" w:rsidRDefault="00132D60" w:rsidP="00132D60">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
               </w:rPr>
               <w:t>Angaben zum Anlass</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00844EE9" w:rsidRPr="0078728B" w:rsidTr="00287FB4">
+      <w:tr w:rsidR="00844EE9" w:rsidRPr="0078728B" w14:paraId="4BF59A5F" w14:textId="77777777" w:rsidTr="00D23D3B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00844EE9" w:rsidRPr="0078728B" w:rsidRDefault="00706DA4" w:rsidP="0002130A">
+          <w:p w14:paraId="3B73BD47" w14:textId="77777777" w:rsidR="00844EE9" w:rsidRPr="0078728B" w:rsidRDefault="00706DA4" w:rsidP="0002130A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A748A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Art des </w:t>
             </w:r>
             <w:r w:rsidR="00844EE9" w:rsidRPr="006A748A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Anlass</w:t>
             </w:r>
             <w:r w:rsidR="00CA60A3" w:rsidRPr="006A748A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>es</w:t>
             </w:r>
             <w:r w:rsidR="00CB7734" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CB7734" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="BFBFBF"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>(Konzert, Disco, Turnerabend, etc.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0002130A" w:rsidRPr="0078728B" w:rsidRDefault="00844EE9" w:rsidP="0002130A">
+          <w:p w14:paraId="62313098" w14:textId="77777777" w:rsidR="0002130A" w:rsidRPr="0078728B" w:rsidRDefault="00844EE9" w:rsidP="0002130A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
@@ -1983,51 +1871,51 @@
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00844EE9" w:rsidRPr="006A748A" w:rsidRDefault="00844EE9" w:rsidP="0002130A">
+          <w:p w14:paraId="14223553" w14:textId="77777777" w:rsidR="00844EE9" w:rsidRPr="006A748A" w:rsidRDefault="00844EE9" w:rsidP="0002130A">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A748A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Lokalität / </w:t>
             </w:r>
             <w:r w:rsidR="00CB7734" w:rsidRPr="006A748A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -2039,51 +1927,51 @@
             <w:r w:rsidRPr="006A748A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Veranstaltungsort</w:t>
             </w:r>
             <w:r w:rsidR="00215971" w:rsidRPr="006A748A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Adresse</w:t>
             </w:r>
             <w:r w:rsidR="006A748A" w:rsidRPr="006A748A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> bei privaten Räumen</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00844EE9" w:rsidRPr="0078728B" w:rsidRDefault="00844EE9" w:rsidP="0002130A">
+          <w:p w14:paraId="7F647F86" w14:textId="77777777" w:rsidR="00844EE9" w:rsidRPr="0078728B" w:rsidRDefault="00844EE9" w:rsidP="0002130A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0078728B">
@@ -2132,444 +2020,553 @@
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0002130A" w:rsidRPr="006A748A" w:rsidRDefault="0002130A" w:rsidP="0002130A">
+          <w:p w14:paraId="4D7D37BB" w14:textId="77777777" w:rsidR="0002130A" w:rsidRPr="006A748A" w:rsidRDefault="0002130A" w:rsidP="0002130A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A748A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Gemeinde-Räumlichkeiten</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0078728B" w:rsidRPr="0078728B" w:rsidRDefault="003A5C86" w:rsidP="0078728B">
+          <w:p w14:paraId="57CFEB1B" w14:textId="77777777" w:rsidR="0078728B" w:rsidRPr="0078728B" w:rsidRDefault="003A5C86" w:rsidP="0078728B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□ Mehrzweckhalle</w:t>
             </w:r>
             <w:r w:rsidR="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="0078728B" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□ Turnhalle</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A5C86" w:rsidRPr="006A748A" w:rsidRDefault="003A5C86" w:rsidP="0002130A">
+          <w:p w14:paraId="5E7B5368" w14:textId="77777777" w:rsidR="003A5C86" w:rsidRPr="006A748A" w:rsidRDefault="003A5C86" w:rsidP="0002130A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□ Foyer MZH</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>□ Anbau Zelt an MZH (Roter Platz)</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00215971" w:rsidRPr="00E447F0" w:rsidRDefault="00215971" w:rsidP="0002130A">
+          <w:p w14:paraId="3C3BAC80" w14:textId="77777777" w:rsidR="00215971" w:rsidRPr="00E447F0" w:rsidRDefault="00215971" w:rsidP="0002130A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="4395"/>
                 <w:tab w:val="left" w:pos="6946"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E447F0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Rauch-, Drogen- und Alkoholkonsumverbot in allen Räumen der Schulanlagen</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00215971" w:rsidRPr="0078728B" w:rsidRDefault="00215971" w:rsidP="0002130A">
+          <w:p w14:paraId="58557DAB" w14:textId="77777777" w:rsidR="00215971" w:rsidRPr="0078728B" w:rsidRDefault="00215971" w:rsidP="0002130A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="4395"/>
                 <w:tab w:val="left" w:pos="6946"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□ Gesuch um Aufhebung des Alkoholkonsumverbots in den Schulanlagen</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00215971" w:rsidRPr="006A748A" w:rsidRDefault="00215971" w:rsidP="0002130A">
+          <w:p w14:paraId="62C2FAC9" w14:textId="77777777" w:rsidR="00215971" w:rsidRPr="006A748A" w:rsidRDefault="00215971" w:rsidP="0002130A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003A5C86" w:rsidRPr="00E447F0" w:rsidRDefault="003A5C86" w:rsidP="0002130A">
+          <w:p w14:paraId="6D1BDFE9" w14:textId="77777777" w:rsidR="003A5C86" w:rsidRPr="00E447F0" w:rsidRDefault="003A5C86" w:rsidP="0002130A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="4395"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E447F0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Gewünschte Infrastruktur</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A5C86" w:rsidRPr="0078728B" w:rsidRDefault="003A5C86" w:rsidP="00E447F0">
+          <w:p w14:paraId="36D97AF6" w14:textId="42BA905E" w:rsidR="003A5C86" w:rsidRPr="0078728B" w:rsidRDefault="003A5C86" w:rsidP="00D14CE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2445"/>
                 <w:tab w:val="left" w:pos="4395"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Spiel- </w:t>
             </w:r>
             <w:r w:rsidR="00E447F0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>+</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sportplätze</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="0078728B">
+            <w:r w:rsidR="00D14CE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00D14CE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D14CE9" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
+            <w:r w:rsidR="00D14CE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D14CE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>keine Bestuhlung und keine Tische nötig</w:t>
+            </w:r>
+            <w:r w:rsidR="00D14CE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bestuhlung</w:t>
+            </w:r>
+            <w:r w:rsidR="00D14CE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ohne Tische </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (nur in MZH möglich)</w:t>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="0078728B">
+              <w:t>(nur in MZH möglich)</w:t>
+            </w:r>
+            <w:r w:rsidR="00D14CE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004B2D9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00D14CE9" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="0078728B">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="0078728B">
+            <w:r w:rsidR="00D14CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>□</w:t>
-[...21 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D14CE9" w:rsidRPr="00D14CE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bestuhlung </w:t>
+            </w:r>
+            <w:r w:rsidR="00D14CE9" w:rsidRPr="00D14CE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>und</w:t>
+            </w:r>
+            <w:r w:rsidR="00D14CE9" w:rsidRPr="00D14CE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Tische</w:t>
+            </w:r>
+            <w:r w:rsidR="00D14CE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (nur in MZH möglich)</w:t>
+            </w:r>
+            <w:r w:rsidR="00D14CE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Bühne    </w:t>
-[...13 lines deleted...]
-              <w:tab/>
+              <w:t xml:space="preserve"> Küche</w:t>
+            </w:r>
+            <w:r w:rsidR="00D14CE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve"> Toiletten</w:t>
+            </w:r>
+            <w:r w:rsidR="00D14CE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">          </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bühne</w:t>
+            </w:r>
+            <w:r w:rsidR="00D14CE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Bühnenbeleuchtung</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A5C86" w:rsidRPr="0078728B" w:rsidRDefault="003A5C86" w:rsidP="00E447F0">
+          <w:p w14:paraId="504EFABF" w14:textId="77777777" w:rsidR="003A5C86" w:rsidRPr="0078728B" w:rsidRDefault="003A5C86" w:rsidP="00E447F0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2445"/>
                 <w:tab w:val="left" w:pos="4395"/>
                 <w:tab w:val="left" w:pos="6946"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Materialraum</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Vereinszimmer</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0095517C" w:rsidRDefault="003A5C86" w:rsidP="00E447F0">
+          <w:p w14:paraId="00F640E4" w14:textId="3E610F8E" w:rsidR="0095517C" w:rsidRDefault="003A5C86" w:rsidP="00E447F0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2445"/>
                 <w:tab w:val="left" w:pos="4395"/>
                 <w:tab w:val="left" w:pos="6946"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Parkplatz MZH</w:t>
@@ -2581,52 +2578,68 @@
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0095517C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Parkplatz alter Postplatz</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="003A5C86" w:rsidRDefault="0095517C" w:rsidP="00E447F0">
+            <w:r w:rsidR="00D14CE9" w:rsidRPr="00D14CE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(nur wenn </w:t>
+            </w:r>
+            <w:r w:rsidR="00D14CE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>angekreuzt erfolgt Abdeckung d. Schilder)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02241398" w14:textId="77777777" w:rsidR="003A5C86" w:rsidRDefault="0095517C" w:rsidP="00E447F0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2445"/>
                 <w:tab w:val="left" w:pos="4395"/>
                 <w:tab w:val="left" w:pos="6946"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2653,266 +2666,250 @@
               </w:rPr>
               <w:t>ä</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>tz</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>en beim</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Feuerwehrmagazin</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E447F0" w:rsidRDefault="00E447F0" w:rsidP="00E447F0">
+          <w:p w14:paraId="3D105A81" w14:textId="77777777" w:rsidR="00E447F0" w:rsidRDefault="00E447F0" w:rsidP="00E447F0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2585"/>
                 <w:tab w:val="left" w:pos="4395"/>
                 <w:tab w:val="left" w:pos="6946"/>
               </w:tabs>
               <w:ind w:left="257" w:hanging="257"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00E447F0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Abdeckung Fahrverbot zum Feuerwehrmagazin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="0095517C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">nur bei </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="0095517C">
+              <w:t>nur bei Grossanlass</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Grossanlass</w:t>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t>; Verkehrsdienst nötig; Absprache der Details mit der Feuerwehr)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E447F0" w:rsidRPr="0078728B" w:rsidRDefault="00E447F0" w:rsidP="0002130A">
+          <w:p w14:paraId="376CD340" w14:textId="77777777" w:rsidR="00E447F0" w:rsidRPr="0078728B" w:rsidRDefault="00E447F0" w:rsidP="0002130A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2585"/>
                 <w:tab w:val="left" w:pos="4395"/>
                 <w:tab w:val="left" w:pos="6946"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00215971" w:rsidRDefault="00215971" w:rsidP="0002130A">
+          <w:p w14:paraId="64F11B4F" w14:textId="77777777" w:rsidR="00215971" w:rsidRDefault="00215971" w:rsidP="0002130A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2585"/>
                 <w:tab w:val="left" w:pos="4395"/>
                 <w:tab w:val="left" w:pos="6946"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007D7C44" w:rsidRPr="0078728B" w:rsidRDefault="007D7C44" w:rsidP="0002130A">
+          <w:p w14:paraId="10B19678" w14:textId="77777777" w:rsidR="007D7C44" w:rsidRPr="0078728B" w:rsidRDefault="007D7C44" w:rsidP="0002130A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2585"/>
                 <w:tab w:val="left" w:pos="4395"/>
                 <w:tab w:val="left" w:pos="6946"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00215971" w:rsidRPr="0078728B" w:rsidRDefault="00215971" w:rsidP="0002130A">
-[...23 lines deleted...]
-          <w:p w:rsidR="006A748A" w:rsidRPr="006A748A" w:rsidRDefault="006A748A" w:rsidP="0002130A">
+          <w:p w14:paraId="07E63B3C" w14:textId="0A75C5F9" w:rsidR="00215971" w:rsidRPr="007F462E" w:rsidRDefault="00263053" w:rsidP="00263053">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4395"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263053">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gewünschte </w:t>
+            </w:r>
+            <w:r w:rsidR="00A332CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Übernahme</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00263053">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Gemeinde-Räumlichkeiten</w:t>
+            </w:r>
+            <w:r w:rsidR="00D23D3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00263053">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Hauswart bestimmt Zeitpunkt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="267B24C5" w14:textId="77777777" w:rsidR="006A748A" w:rsidRPr="006A748A" w:rsidRDefault="006A748A" w:rsidP="0002130A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4395"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00215971" w:rsidRPr="0078728B" w:rsidRDefault="00215971" w:rsidP="0002130A">
+          <w:p w14:paraId="1697EC46" w14:textId="08A1235E" w:rsidR="00215971" w:rsidRPr="0078728B" w:rsidRDefault="00215971" w:rsidP="0002130A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4395"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:b/>
-[...39 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Wochentag und Datum:</w:t>
-            </w:r>
-[...6 lines deleted...]
-              <w:tab/>
             </w:r>
             <w:r w:rsidR="006A748A" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="006A748A" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="006A748A" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -2951,74 +2948,57 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006A748A" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006A748A" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006A748A" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-          </w:p>
-[...22 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="007F462E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                     </w:t>
+            </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Zeit:</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="006A748A" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -3080,594 +3060,1152 @@
             </w:r>
             <w:r w:rsidR="006A748A" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006A748A" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Uhr</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00215971" w:rsidRDefault="00215971" w:rsidP="0002130A">
+          <w:p w14:paraId="5D4FF838" w14:textId="77777777" w:rsidR="00215971" w:rsidRDefault="00215971" w:rsidP="0002130A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4395"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00101211" w:rsidRPr="005305EB" w:rsidRDefault="00101211" w:rsidP="0002130A">
+          <w:p w14:paraId="00790DA6" w14:textId="718C1A94" w:rsidR="007F462E" w:rsidRPr="007F462E" w:rsidRDefault="007F462E" w:rsidP="0002130A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4395"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00101211" w:rsidRPr="005305EB" w:rsidRDefault="00101211" w:rsidP="0002130A">
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F462E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ab wann soll</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F462E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> die Gemeinde-Räumlichkeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F462E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> blockiert werden für andere</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52F9067E" w14:textId="77777777" w:rsidR="007F462E" w:rsidRPr="006A748A" w:rsidRDefault="007F462E" w:rsidP="007F462E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4395"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...32 lines deleted...]
-          <w:p w:rsidR="00101211" w:rsidRPr="005305EB" w:rsidRDefault="00101211" w:rsidP="0002130A">
+                <w:b/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="367AE784" w14:textId="77777777" w:rsidR="007F462E" w:rsidRPr="0078728B" w:rsidRDefault="007F462E" w:rsidP="007F462E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4395"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...37 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...115 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Wochentag und Datum:</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
-              <w:rPr>
-[...6 lines deleted...]
-            <w:r w:rsidR="006A748A" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="006A748A" w:rsidRPr="0078728B">
+            <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="006A748A" w:rsidRPr="0078728B">
-[...5 lines deleted...]
-            <w:r w:rsidR="006A748A" w:rsidRPr="0078728B">
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="006A748A" w:rsidRPr="0078728B">
-[...39 lines deleted...]
-            <w:r w:rsidR="006A748A" w:rsidRPr="0078728B">
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-          </w:p>
-[...16 lines deleted...]
-              </w:tabs>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Zeit:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...12 lines deleted...]
-              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006A748A" w:rsidRPr="0078728B">
+            <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="006A748A" w:rsidRPr="0078728B">
+            <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="006A748A" w:rsidRPr="0078728B">
-[...5 lines deleted...]
-            <w:r w:rsidR="006A748A" w:rsidRPr="0078728B">
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="006A748A" w:rsidRPr="0078728B">
-[...39 lines deleted...]
-            <w:r w:rsidR="006A748A" w:rsidRPr="0078728B">
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Uhr</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0002130A" w:rsidRPr="006A748A" w:rsidRDefault="0002130A" w:rsidP="0002130A">
+          <w:p w14:paraId="4CDEED40" w14:textId="77777777" w:rsidR="007F462E" w:rsidRDefault="007F462E" w:rsidP="0002130A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4395"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03C10ABA" w14:textId="77777777" w:rsidR="00D55439" w:rsidRDefault="00D55439" w:rsidP="0002130A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4395"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5FF25E6C" w14:textId="77777777" w:rsidR="00101211" w:rsidRPr="005305EB" w:rsidRDefault="00101211" w:rsidP="0002130A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4395"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005305EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Reinigung</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="701D4C85" w14:textId="77777777" w:rsidR="00101211" w:rsidRPr="005305EB" w:rsidRDefault="00101211" w:rsidP="0002130A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4395"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005305EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005305EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Wir nehmen die Reinigung </w:t>
+            </w:r>
+            <w:r w:rsidR="005305EB" w:rsidRPr="005305EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">gemäss Anweisung des Hauswartes </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005305EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>selber vor</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F0D6AC0" w14:textId="77777777" w:rsidR="00101211" w:rsidRPr="005305EB" w:rsidRDefault="00101211" w:rsidP="0002130A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4395"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005305EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005305EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Wir möchten, dass der Hauswart die Reinigung vornimmt und uns in Rechnung stellt </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33ACC59C" w14:textId="77777777" w:rsidR="00D55439" w:rsidRDefault="00D55439" w:rsidP="00D55439">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4395"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0625B197" w14:textId="77777777" w:rsidR="00D55439" w:rsidRDefault="00D55439" w:rsidP="00D55439">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4395"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01BFBEBF" w14:textId="34611AD1" w:rsidR="007F462E" w:rsidRPr="00263053" w:rsidRDefault="007F462E" w:rsidP="00263053">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4395"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263053">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Gewünschte Rückgabe Gemeinde-Räumlichkeiten (Hauswart bestimmt Zeitpunkt)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F8A2B51" w14:textId="77777777" w:rsidR="00263053" w:rsidRPr="006A748A" w:rsidRDefault="00263053" w:rsidP="00263053">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4395"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CE9BF8D" w14:textId="77777777" w:rsidR="007F462E" w:rsidRPr="0078728B" w:rsidRDefault="007F462E" w:rsidP="007F462E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4395"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Wochentag und Datum:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Zeit:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Uhr</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E66754A" w14:textId="77777777" w:rsidR="007F462E" w:rsidRDefault="007F462E" w:rsidP="007F462E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4395"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BAE7564" w14:textId="7BB0CD88" w:rsidR="007F462E" w:rsidRPr="007F462E" w:rsidRDefault="007F462E" w:rsidP="007F462E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4395"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Bis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F462E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wann soll</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F462E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> die Gemeinde-Räumlichkeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F462E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> blockiert werden für andere</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EDA718A" w14:textId="77777777" w:rsidR="007F462E" w:rsidRPr="006A748A" w:rsidRDefault="007F462E" w:rsidP="007F462E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4395"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D42B0D8" w14:textId="77777777" w:rsidR="007F462E" w:rsidRDefault="007F462E" w:rsidP="007F462E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4395"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Wochentag und Datum:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Zeit:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="0078728B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Uhr</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="732B77B3" w14:textId="77777777" w:rsidR="00D55439" w:rsidRDefault="00D55439" w:rsidP="007F462E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4395"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B52EF8F" w14:textId="77777777" w:rsidR="00D55439" w:rsidRDefault="00D55439" w:rsidP="007F462E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4395"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B8DA534" w14:textId="2A1C8046" w:rsidR="00D55439" w:rsidRPr="00D55439" w:rsidRDefault="00D55439" w:rsidP="007F462E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4395"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D55439">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Bei Fragen Hauswart Semih Ogul kontaktieren: 079 940 19 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BC4120F" w14:textId="77777777" w:rsidR="0002130A" w:rsidRPr="006A748A" w:rsidRDefault="0002130A" w:rsidP="0002130A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2019"/>
                 <w:tab w:val="left" w:pos="5279"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002130A" w:rsidRPr="0078728B" w:rsidTr="00287FB4">
+      <w:tr w:rsidR="0002130A" w:rsidRPr="0078728B" w14:paraId="5CD81405" w14:textId="77777777" w:rsidTr="00D23D3B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0002130A" w:rsidRPr="006A748A" w:rsidRDefault="0002130A" w:rsidP="0002130A">
+          <w:p w14:paraId="28300EF2" w14:textId="77777777" w:rsidR="0002130A" w:rsidRPr="006A748A" w:rsidRDefault="0002130A" w:rsidP="0002130A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2019"/>
                 <w:tab w:val="left" w:pos="5279"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="60"/>
               <w:ind w:left="5278" w:hanging="5278"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A748A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Datum</w:t>
             </w:r>
             <w:r w:rsidR="0078728B" w:rsidRPr="006A748A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Anlass</w:t>
             </w:r>
             <w:r w:rsidRPr="006A748A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Zeiten (von / bis)</w:t>
             </w:r>
             <w:r w:rsidRPr="006A748A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Anzahl Besucher </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0002130A" w:rsidRPr="0078728B" w:rsidRDefault="0002130A" w:rsidP="00101211">
+          <w:p w14:paraId="56BA2AFC" w14:textId="77777777" w:rsidR="0002130A" w:rsidRPr="0078728B" w:rsidRDefault="0002130A" w:rsidP="00101211">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2019"/>
                 <w:tab w:val="left" w:pos="5279"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
@@ -3860,51 +4398,51 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0002130A" w:rsidRPr="0078728B" w:rsidRDefault="0002130A" w:rsidP="00101211">
+          <w:p w14:paraId="3F0FF3EB" w14:textId="77777777" w:rsidR="0002130A" w:rsidRPr="0078728B" w:rsidRDefault="0002130A" w:rsidP="00101211">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2019"/>
                 <w:tab w:val="left" w:pos="5279"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
@@ -4097,51 +4635,51 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0002130A" w:rsidRDefault="0002130A" w:rsidP="00101211">
+          <w:p w14:paraId="620D4733" w14:textId="77777777" w:rsidR="0002130A" w:rsidRDefault="0002130A" w:rsidP="00101211">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2018"/>
                 <w:tab w:val="left" w:pos="5278"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
@@ -4334,738 +4872,755 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D1109E" w:rsidRDefault="00D1109E" w:rsidP="00065254">
+          <w:p w14:paraId="32715EA6" w14:textId="77777777" w:rsidR="00D1109E" w:rsidRDefault="00D1109E" w:rsidP="00065254">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2018"/>
                 <w:tab w:val="left" w:pos="5278"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00065254" w:rsidRDefault="00065254" w:rsidP="00065254">
+          <w:p w14:paraId="4248C818" w14:textId="2A3E22FB" w:rsidR="00065254" w:rsidRDefault="00065254" w:rsidP="00065254">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2018"/>
                 <w:tab w:val="left" w:pos="5278"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065254">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ab 100 Personen muss ein Sicherheits- und Parkkonzept abgegeben werden.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00065254" w:rsidRPr="0078728B" w:rsidRDefault="00065254" w:rsidP="00D1109E">
+              <w:t>Ab 100 Personen muss ein Sicherheits- und Parkkonzept abgegeben werden</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D3106A0" w14:textId="660A9F00" w:rsidR="00065254" w:rsidRPr="0078728B" w:rsidRDefault="00065254" w:rsidP="00D1109E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2018"/>
                 <w:tab w:val="left" w:pos="5278"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065254">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ab </w:t>
             </w:r>
-            <w:r w:rsidR="00D1109E">
-[...13 lines deleted...]
-              <w:t>00 Personen erfolgt eine Feuerwache durch die Feuerwehr.</w:t>
+            <w:r w:rsidR="00D14CE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">300 Personen erhöhte Anforderungen betr. Brandschutz </w:t>
+            </w:r>
+            <w:r w:rsidR="00D14CE9" w:rsidRPr="00D14CE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00D14CE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Sicherheitsbeauftragter,</w:t>
+            </w:r>
+            <w:r w:rsidR="007F462E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Sicherheitsk</w:t>
+            </w:r>
+            <w:r w:rsidR="00D14CE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>onzept</w:t>
+            </w:r>
+            <w:r w:rsidR="00D55439">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, Kontrollen</w:t>
+            </w:r>
+            <w:r w:rsidR="00D14CE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> usw.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00215971" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="00215971" w:rsidRPr="0078728B" w14:paraId="765FCEAA" w14:textId="77777777" w:rsidTr="00D23D3B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00215971" w:rsidRPr="006A748A" w:rsidRDefault="00215971" w:rsidP="00215971">
+          <w:p w14:paraId="6884F33C" w14:textId="77777777" w:rsidR="00215971" w:rsidRPr="006A748A" w:rsidRDefault="00215971" w:rsidP="00215971">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A748A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Zutritt </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00215971" w:rsidRPr="0078728B" w:rsidRDefault="00215971" w:rsidP="00101211">
+          <w:p w14:paraId="4F742275" w14:textId="77777777" w:rsidR="00215971" w:rsidRPr="0078728B" w:rsidRDefault="00215971" w:rsidP="00101211">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D1109E">
+            <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00D1109E">
+            <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>öffentlich</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00215971" w:rsidRPr="0078728B" w:rsidRDefault="00215971" w:rsidP="00C15DDA">
+          <w:p w14:paraId="355ABE4B" w14:textId="77777777" w:rsidR="00215971" w:rsidRPr="0078728B" w:rsidRDefault="00215971" w:rsidP="00C15DDA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D1109E">
+            <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00D1109E">
+            <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>nicht öffentlich</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3998" w:type="dxa"/>
+            <w:tcW w:w="4140" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00215971" w:rsidRPr="0078728B" w:rsidRDefault="00215971" w:rsidP="00101211">
+          <w:p w14:paraId="75430A46" w14:textId="77777777" w:rsidR="00215971" w:rsidRPr="0078728B" w:rsidRDefault="00215971" w:rsidP="00101211">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D1109E">
+            <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00D1109E">
+            <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>mit Eintritt</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00215971" w:rsidRPr="0078728B" w:rsidRDefault="00215971" w:rsidP="00215971">
+          <w:p w14:paraId="27EE2720" w14:textId="77777777" w:rsidR="00215971" w:rsidRPr="0078728B" w:rsidRDefault="00215971" w:rsidP="00215971">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D1109E">
+            <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00D1109E">
+            <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Eintritt gratis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00844EE9" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="00844EE9" w:rsidRPr="0078728B" w14:paraId="72F55B70" w14:textId="77777777" w:rsidTr="00D23D3B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5641" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00844EE9" w:rsidRPr="006A748A" w:rsidRDefault="00844EE9" w:rsidP="00844EE9">
+          <w:p w14:paraId="54883A01" w14:textId="77777777" w:rsidR="00844EE9" w:rsidRPr="006A748A" w:rsidRDefault="00844EE9" w:rsidP="00844EE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A748A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Getränkeangebot</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0078728B" w:rsidRDefault="00C15DDA" w:rsidP="0078728B">
+          <w:p w14:paraId="09262816" w14:textId="77777777" w:rsidR="0078728B" w:rsidRDefault="00C15DDA" w:rsidP="0078728B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="458"/>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:ind w:left="459" w:hanging="459"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D1109E">
+            <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00D1109E">
+            <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00CB7734" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Alkohol (Bier, Wein bis 15% vol. und Most)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB7734" w:rsidRPr="0078728B" w:rsidRDefault="00C15DDA" w:rsidP="0078728B">
+          <w:p w14:paraId="17DC80CD" w14:textId="77777777" w:rsidR="00CB7734" w:rsidRPr="0078728B" w:rsidRDefault="00C15DDA" w:rsidP="0078728B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="458"/>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="120"/>
               <w:ind w:left="459" w:hanging="459"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D1109E">
+            <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00D1109E">
+            <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00CB7734" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Spirituosen, Wein, Spirituosenmischgetränke (Alcopops)</w:t>
             </w:r>
             <w:r w:rsidR="003E452D" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, Kaffee-Schnaps</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B378F4" w:rsidRPr="0078728B" w:rsidRDefault="00262D6C" w:rsidP="006A748A">
+          <w:p w14:paraId="014603C8" w14:textId="77777777" w:rsidR="00B378F4" w:rsidRPr="0078728B" w:rsidRDefault="00262D6C" w:rsidP="006A748A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Unter den Begriff „Spirituosen“ fallen auch Aperitif-Getränke und Alcopops (</w:t>
-[...17 lines deleted...]
-              <w:t>-Getränke, die gebrannte</w:t>
+              <w:t>Unter den Begriff „Spirituosen“ fallen auch Aperitif-Getränke und Alcopops (Premix-Getränke, die gebrannte</w:t>
             </w:r>
             <w:r w:rsidR="00AC0782" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Wasser ent</w:t>
             </w:r>
             <w:r w:rsidR="00AC0782" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>halten sowie Designerdrink</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>s, die aus dem Gemisch eines gezuckerten Getränks und Ethylalkohol bestehen).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3998" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4140" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00706DA4" w:rsidRPr="0078728B" w:rsidRDefault="00706DA4" w:rsidP="00706DA4">
+          <w:p w14:paraId="760BB1D2" w14:textId="77777777" w:rsidR="00706DA4" w:rsidRPr="0078728B" w:rsidRDefault="00706DA4" w:rsidP="00706DA4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00262D6C" w:rsidRPr="0078728B" w:rsidRDefault="00262D6C" w:rsidP="006A748A">
+          <w:p w14:paraId="39B1BEE6" w14:textId="77777777" w:rsidR="00262D6C" w:rsidRPr="0078728B" w:rsidRDefault="00262D6C" w:rsidP="006A748A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Falls zutreffend </w:t>
             </w:r>
             <w:r w:rsidR="00706DA4" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:br/>
@@ -5163,406 +5718,403 @@
             </w:r>
             <w:r w:rsidR="00AD7C6B" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Verbraucherschutz</w:t>
             </w:r>
             <w:r w:rsidR="006A748A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Aarau.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D42118" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="00D42118" w:rsidRPr="0078728B" w14:paraId="16A42974" w14:textId="77777777" w:rsidTr="00D23D3B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5641" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D42118" w:rsidRPr="0078728B" w:rsidRDefault="00D42118" w:rsidP="00D42118">
+          <w:p w14:paraId="49C1C861" w14:textId="77777777" w:rsidR="00D42118" w:rsidRPr="0078728B" w:rsidRDefault="00D42118" w:rsidP="00D42118">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Maximaler Schallpegel</w:t>
             </w:r>
             <w:r w:rsidR="001D0BD7" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001D0BD7" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(nur für elektronische Beschallung)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D42118" w:rsidRPr="0078728B" w:rsidRDefault="00D42118" w:rsidP="00C15DDA">
+          <w:p w14:paraId="2A311246" w14:textId="77777777" w:rsidR="00D42118" w:rsidRPr="0078728B" w:rsidRDefault="00D42118" w:rsidP="00C15DDA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3998" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4140" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C15DDA" w:rsidRPr="0078728B" w:rsidRDefault="00C15DDA" w:rsidP="006A748A">
+          <w:p w14:paraId="3796C386" w14:textId="77777777" w:rsidR="00C15DDA" w:rsidRPr="0078728B" w:rsidRDefault="00C15DDA" w:rsidP="006A748A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D1109E">
+            <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00D1109E">
+            <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>bis 93 dB(A)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D42118" w:rsidRPr="0078728B" w:rsidRDefault="00C15DDA" w:rsidP="006A748A">
+          <w:p w14:paraId="2DD7B915" w14:textId="77777777" w:rsidR="00D42118" w:rsidRPr="0078728B" w:rsidRDefault="00C15DDA" w:rsidP="006A748A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D1109E">
+            <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00D1109E">
+            <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00D42118" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00D42118" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>bis 96 dB(A)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C15DDA" w:rsidRPr="0078728B" w:rsidRDefault="00C15DDA" w:rsidP="006A748A">
+          <w:p w14:paraId="47E42675" w14:textId="77777777" w:rsidR="00C15DDA" w:rsidRPr="0078728B" w:rsidRDefault="00C15DDA" w:rsidP="006A748A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="80"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D1109E">
+            <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00D1109E">
+            <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00D42118" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>über 96 dB(A)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00415044" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="00415044" w:rsidRPr="0078728B" w14:paraId="7CC96C06" w14:textId="77777777" w:rsidTr="00D23D3B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w:rsidR="00415044" w:rsidRPr="0078728B" w:rsidRDefault="00415044" w:rsidP="00844EE9">
+          <w:p w14:paraId="32D6FD8A" w14:textId="77777777" w:rsidR="00415044" w:rsidRPr="0078728B" w:rsidRDefault="00415044" w:rsidP="00844EE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Rechnungsadresse </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(falls abweichend von zuständigen Person)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A36C18" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="00A36C18" w:rsidRPr="0078728B" w14:paraId="05AAAA5E" w14:textId="77777777" w:rsidTr="00D23D3B">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00A36C18" w:rsidRPr="0078728B" w:rsidRDefault="00A36C18" w:rsidP="00A36C18">
+          <w:p w14:paraId="56421AAA" w14:textId="77777777" w:rsidR="00A36C18" w:rsidRPr="0078728B" w:rsidRDefault="00A36C18" w:rsidP="00A36C18">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4532"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Vorname</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A36C18" w:rsidRPr="0078728B" w:rsidRDefault="00A36C18" w:rsidP="00101211">
+          <w:p w14:paraId="4105C898" w14:textId="77777777" w:rsidR="00A36C18" w:rsidRPr="0078728B" w:rsidRDefault="00A36C18" w:rsidP="00101211">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4532"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -5677,81 +6229,81 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A36C18" w:rsidRPr="0078728B" w:rsidRDefault="00A36C18" w:rsidP="00A36C18">
+          <w:p w14:paraId="15ED4B15" w14:textId="77777777" w:rsidR="00A36C18" w:rsidRPr="0078728B" w:rsidRDefault="00A36C18" w:rsidP="00A36C18">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4512"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Strasse</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Nr.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00415044" w:rsidRPr="0078728B" w:rsidRDefault="00A36C18" w:rsidP="00101211">
+          <w:p w14:paraId="4B6632A1" w14:textId="77777777" w:rsidR="00415044" w:rsidRPr="0078728B" w:rsidRDefault="00A36C18" w:rsidP="00101211">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4532"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -5866,81 +6418,81 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A36C18" w:rsidRPr="0078728B" w:rsidRDefault="00A36C18" w:rsidP="00A36C18">
+          <w:p w14:paraId="2AB127B3" w14:textId="77777777" w:rsidR="00A36C18" w:rsidRPr="0078728B" w:rsidRDefault="00A36C18" w:rsidP="00A36C18">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4532"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>PLZ</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Ort</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A36C18" w:rsidRDefault="00A36C18" w:rsidP="00101211">
+          <w:p w14:paraId="694CD65E" w14:textId="77777777" w:rsidR="00A36C18" w:rsidRDefault="00A36C18" w:rsidP="00101211">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4532"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -6055,304 +6607,248 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006A748A" w:rsidRPr="00101211" w:rsidRDefault="006A748A" w:rsidP="00101211">
+          <w:p w14:paraId="43C8B3E8" w14:textId="77777777" w:rsidR="006A748A" w:rsidRPr="00101211" w:rsidRDefault="006A748A" w:rsidP="00101211">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4532"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A36C18" w:rsidRPr="006A748A" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="00A36C18" w:rsidRPr="006A748A" w14:paraId="1442DDAE" w14:textId="77777777" w:rsidTr="00D23D3B">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="006A748A" w:rsidRPr="006A748A" w:rsidRDefault="006A748A" w:rsidP="00011F1A">
+          <w:p w14:paraId="7F569EE1" w14:textId="77777777" w:rsidR="006A748A" w:rsidRPr="006A748A" w:rsidRDefault="006A748A" w:rsidP="00011F1A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4532"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006A748A" w:rsidRDefault="006A748A" w:rsidP="00011F1A">
+          <w:p w14:paraId="391A0990" w14:textId="77777777" w:rsidR="006A748A" w:rsidRDefault="006A748A" w:rsidP="00011F1A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4532"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005305EB" w:rsidRDefault="005305EB" w:rsidP="00011F1A">
+          <w:p w14:paraId="0D4E69F0" w14:textId="77777777" w:rsidR="00A36C18" w:rsidRPr="006A748A" w:rsidRDefault="00A36C18" w:rsidP="00011F1A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4532"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A748A">
+              <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:spacing w:before="40" w:after="60"/>
+              <w:lastRenderedPageBreak/>
+              <w:t>De</w:t>
+            </w:r>
+            <w:r w:rsidR="00011F1A" w:rsidRPr="006A748A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:spacing w:before="40" w:after="60"/>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A748A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:spacing w:before="40" w:after="60"/>
+              <w:t xml:space="preserve">/die Bewilligungsnehmer/in nimmt ausdrücklich Kenntnis von </w:t>
+            </w:r>
+            <w:r w:rsidR="006A748A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:br/>
+            </w:r>
             <w:r w:rsidRPr="006A748A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>De</w:t>
-[...34 lines deleted...]
-              </w:rPr>
               <w:t>folgenden gesetzlichen Bestimmungen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A36C18" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="00A36C18" w:rsidRPr="0078728B" w14:paraId="1E2A907E" w14:textId="77777777" w:rsidTr="00D23D3B">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE2C10" w:rsidRPr="0078728B" w:rsidRDefault="00A36C18" w:rsidP="006A748A">
+          <w:p w14:paraId="643F063E" w14:textId="77777777" w:rsidR="00FE2C10" w:rsidRPr="0078728B" w:rsidRDefault="00A36C18" w:rsidP="006A748A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Schweizer</w:t>
             </w:r>
             <w:r w:rsidR="00FE2C10" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">isches Strafgesetzbuch (StGB) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00011F1A" w:rsidRPr="0078728B" w:rsidRDefault="00A36C18" w:rsidP="00011F1A">
+          <w:p w14:paraId="60DF74E7" w14:textId="77777777" w:rsidR="00011F1A" w:rsidRPr="0078728B" w:rsidRDefault="00A36C18" w:rsidP="00011F1A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="885" w:hanging="851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>§ 136</w:t>
             </w:r>
             <w:r w:rsidR="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00FE2C10" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Verabreichen gesundheitsgefährdender Stoffe an Kinder</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A36C18" w:rsidRPr="0078728B" w:rsidRDefault="0078728B" w:rsidP="006A748A">
+          <w:p w14:paraId="7794AFD6" w14:textId="77777777" w:rsidR="00A36C18" w:rsidRPr="0078728B" w:rsidRDefault="0078728B" w:rsidP="006A748A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="885" w:hanging="851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00FE2C10" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wer einem Kind unter 16 Jahren alkoholische Getränke oder andere Stoffe in einer Menge, welche die Gesun</w:t>
@@ -6386,136 +6882,135 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>gefährden kann, verabreicht oder zum Konsum zur Verfügung stellt, wird mit Freiheitsstrafe bis zu drei Jahren o</w:t>
             </w:r>
             <w:r w:rsidR="00011F1A" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">der </w:t>
             </w:r>
             <w:r w:rsidR="00FE2C10" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Geldstrafe bestraft.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A36C18" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="00A36C18" w:rsidRPr="0078728B" w14:paraId="25D54AF1" w14:textId="77777777" w:rsidTr="00D23D3B">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00A36C18" w:rsidRPr="0078728B" w:rsidRDefault="00A36C18" w:rsidP="006A748A">
+          <w:p w14:paraId="61F5ED0A" w14:textId="77777777" w:rsidR="00A36C18" w:rsidRPr="0078728B" w:rsidRDefault="00A36C18" w:rsidP="006A748A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Kant. Gesetz über das Gastgewerbe und den Kleinhandel mit alkoholhaltigen Getränken</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Gastgewerbegesetz, GGG)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0078728B" w:rsidRDefault="00A36C18" w:rsidP="0078728B">
+          <w:p w14:paraId="32938C79" w14:textId="77777777" w:rsidR="0078728B" w:rsidRDefault="00A36C18" w:rsidP="0078728B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="743"/>
               </w:tabs>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>§ 1</w:t>
             </w:r>
             <w:r w:rsidR="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Das Gastgewerbe und der Kleinhandel mit alkoholischen Getränken können frei ausgeübt werden, </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A36C18" w:rsidRPr="0078728B" w:rsidRDefault="0078728B" w:rsidP="006A748A">
+          <w:p w14:paraId="6180D0C0" w14:textId="77777777" w:rsidR="00A36C18" w:rsidRPr="0078728B" w:rsidRDefault="0078728B" w:rsidP="006A748A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="743"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:ind w:left="743" w:hanging="709"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Abs. 1</w:t>
             </w:r>
@@ -6552,61 +7047,60 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Bundesrecht und die kantonale Gesetzgebung nicht Einschränkungen vorsehen, namentlich</w:t>
             </w:r>
             <w:r w:rsidR="00011F1A" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> zum Schutz der </w:t>
             </w:r>
             <w:r w:rsidR="00A36C18" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Jugend und der Gesundheit.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A36C18" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="00A36C18" w:rsidRPr="0078728B" w14:paraId="1D675F87" w14:textId="77777777" w:rsidTr="00D23D3B">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00A36C18" w:rsidRPr="0078728B" w:rsidRDefault="00A36C18" w:rsidP="006A748A">
+          <w:p w14:paraId="02A8B654" w14:textId="77777777" w:rsidR="00A36C18" w:rsidRPr="0078728B" w:rsidRDefault="00A36C18" w:rsidP="006A748A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:before="60" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>§ 1</w:t>
             </w:r>
             <w:r w:rsidR="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
@@ -6720,113 +7214,111 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">d) alkoholhaltigen Getränken durch Hausieren oder mittels Automaten </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A36C18" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="00A36C18" w:rsidRPr="0078728B" w14:paraId="233912AA" w14:textId="77777777" w:rsidTr="00D23D3B">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00A36C18" w:rsidRPr="0078728B" w:rsidRDefault="00A36C18" w:rsidP="006A748A">
+          <w:p w14:paraId="21C87B90" w14:textId="77777777" w:rsidR="00A36C18" w:rsidRPr="0078728B" w:rsidRDefault="00A36C18" w:rsidP="006A748A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:before="60" w:after="120"/>
               <w:ind w:left="743" w:hanging="743"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>§ 5</w:t>
             </w:r>
             <w:r w:rsidR="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>In jedem Gastgewerbebetrieb muss eine Auswahl alkoholfreier Getränke zu einem tieferen Preis als das billigste alkoholhaltige Getränk in der gleichen Menge angeboten werden. Alkoholische Getränke müssen deutlich unterscheidbar von alkoholfreien Getränken zum Verkauf angeboten werden. (Art. 11 Abs. 2 LGV)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A36C18" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="00A36C18" w:rsidRPr="0078728B" w14:paraId="5CC952CD" w14:textId="77777777" w:rsidTr="00D23D3B">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00A36C18" w:rsidRPr="0078728B" w:rsidRDefault="0078728B" w:rsidP="006A748A">
+          <w:p w14:paraId="5F8DC4F2" w14:textId="77777777" w:rsidR="00A36C18" w:rsidRPr="0078728B" w:rsidRDefault="0078728B" w:rsidP="006A748A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:before="60" w:after="120"/>
               <w:ind w:left="743" w:hanging="709"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00A36C18" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -6851,575 +7343,533 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Jugendliche unter 18 Jahren ist verboten (Art. 41 Abs. 1 lit. i des Alkoholgesetzes und §1 Abs. 2 li</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">t. b des Gastgewerbegesetzes). </w:t>
             </w:r>
             <w:r w:rsidR="00A36C18" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>In Zweifelsfällen ist bei Jugendlichen ein Altersausweis zu verlangen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A36C18" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="00A36C18" w:rsidRPr="0078728B" w14:paraId="4E505641" w14:textId="77777777" w:rsidTr="00D23D3B">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="00DC22D5">
+          <w:p w14:paraId="327A68FA" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="00DC22D5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0078728B" w:rsidRDefault="00A36C18" w:rsidP="00DC22D5">
+          <w:p w14:paraId="1D1A04E1" w14:textId="77777777" w:rsidR="0078728B" w:rsidRDefault="00A36C18" w:rsidP="00DC22D5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Der/die Bewilligungsnehmer/in verpflichtet sich mit </w:t>
             </w:r>
             <w:r w:rsidR="00FB2330">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>der</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Unterschrift, </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BC14B7" w:rsidRDefault="00A36C18" w:rsidP="00DC22D5">
+          <w:p w14:paraId="0A39FF36" w14:textId="77777777" w:rsidR="00BC14B7" w:rsidRDefault="00A36C18" w:rsidP="00DC22D5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>dass das Verkaufs- und Service-Personal übe</w:t>
             </w:r>
             <w:r w:rsidR="00BC14B7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>r die gesetzlichen Bestimmungen</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A36C18" w:rsidRPr="0078728B" w:rsidRDefault="00A36C18" w:rsidP="00DC22D5">
+          <w:p w14:paraId="6E007B6D" w14:textId="77777777" w:rsidR="00A36C18" w:rsidRPr="0078728B" w:rsidRDefault="00A36C18" w:rsidP="00DC22D5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>genau instruiert wird.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="00DC22D5">
+          <w:p w14:paraId="238C095F" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="00DC22D5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2E89" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="007D2E89" w:rsidRPr="0078728B" w14:paraId="1B7059BD" w14:textId="77777777" w:rsidTr="00D23D3B">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D2E89" w:rsidRPr="00BC14B7" w:rsidRDefault="007D2E89" w:rsidP="007D2E89">
+          <w:p w14:paraId="7B09E628" w14:textId="77777777" w:rsidR="007D2E89" w:rsidRPr="00BC14B7" w:rsidRDefault="007D2E89" w:rsidP="007D2E89">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:before="60" w:after="120"/>
               <w:ind w:left="743" w:hanging="709"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC14B7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Gesuchsteller, die Gesuchstellerin nimmt zur Kenntnis, </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007D2E89" w:rsidRPr="007D2E89" w:rsidRDefault="007D2E89" w:rsidP="007D2E89">
+          <w:p w14:paraId="45CF97F9" w14:textId="77777777" w:rsidR="007D2E89" w:rsidRPr="007D2E89" w:rsidRDefault="007D2E89" w:rsidP="007D2E89">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:before="60" w:after="120"/>
               <w:ind w:left="36" w:hanging="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D2E89">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">dass die Bewilligung entzogen, die Veranstaltung abgebrochen und strafrechtliche Massnahmen eingeleitet werden, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidRPr="007D2E89">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">enn gegen einen oder beide der nachfolgenden Tatbestände </w:t>
-[...22 lines deleted...]
-          <w:p w:rsidR="007D2E89" w:rsidRPr="007D2E89" w:rsidRDefault="007D2E89" w:rsidP="007D2E89">
+              <w:t>enn gegen einen oder beide der nachfolgenden Tatbestände verstossen wird:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="480606A5" w14:textId="77777777" w:rsidR="007D2E89" w:rsidRPr="007D2E89" w:rsidRDefault="007D2E89" w:rsidP="007D2E89">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:before="60" w:after="120"/>
               <w:ind w:left="743" w:hanging="709"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D2E89">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">A) </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC14B7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>StGB Art. 251; Urkundenfälschung</w:t>
             </w:r>
             <w:r w:rsidRPr="007D2E89">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>: Wenn Falschangaben über Personen oder Mietgründe gemacht werden.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007D2E89" w:rsidRDefault="007D2E89" w:rsidP="007D2E89">
+          <w:p w14:paraId="2A39C3F4" w14:textId="77777777" w:rsidR="007D2E89" w:rsidRDefault="007D2E89" w:rsidP="007D2E89">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:before="60" w:after="120"/>
               <w:ind w:left="319" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D2E89">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">B) </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC14B7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Polizeireglement §20; Bewilligungen</w:t>
             </w:r>
             <w:r w:rsidRPr="007D2E89">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>: Wenn in den Lokalitäten od. Aussenräumen links- od. rechtspopulistische Veranstaltungen durchgeführt werden.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007D2E89" w:rsidRPr="00BC14B7" w:rsidRDefault="00AE384B" w:rsidP="00BC14B7">
+          <w:p w14:paraId="051F4395" w14:textId="77777777" w:rsidR="007D2E89" w:rsidRPr="00BC14B7" w:rsidRDefault="00AE384B" w:rsidP="00BC14B7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:before="60" w:after="120"/>
               <w:ind w:left="36"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D2E89">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Bei einem </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> gegen diese Auflagen kann die Bewilligung unter Strafklage an Ort und Stelle durch die Polizei entzogen und allfällige Kosten für eine polizeiliche Intervention dem Bewilligungsnehmer auferlegt werden.)</w:t>
+              <w:t>(Bei einem Verstoss gegen diese Auflagen kann die Bewilligung unter Strafklage an Ort und Stelle durch die Polizei entzogen und allfällige Kosten für eine polizeiliche Intervention dem Bewilligungsnehmer auferlegt werden.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="00B2242A" w:rsidRPr="0078728B" w14:paraId="7F768A69" w14:textId="77777777" w:rsidTr="00D23D3B">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="00DC22D5">
+          <w:p w14:paraId="402F5A63" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="00DC22D5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C66382" w:rsidRDefault="00415044" w:rsidP="00B2242A">
+          <w:p w14:paraId="73AB60AD" w14:textId="77777777" w:rsidR="00C66382" w:rsidRDefault="00415044" w:rsidP="00B2242A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Der/</w:t>
             </w:r>
             <w:r w:rsidR="00C66382">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Die Unterzeichnende hat (haben)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C66382" w:rsidRDefault="00415044" w:rsidP="00C66382">
+          <w:p w14:paraId="10A8CF73" w14:textId="77777777" w:rsidR="00C66382" w:rsidRDefault="00415044" w:rsidP="00C66382">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>das Benüt</w:t>
             </w:r>
             <w:r w:rsidR="00C66382">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>zungsreglement der Schulanlagen</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C66382" w:rsidRDefault="00C66382" w:rsidP="00C66382">
+          <w:p w14:paraId="372B3955" w14:textId="77777777" w:rsidR="00C66382" w:rsidRDefault="00C66382" w:rsidP="00C66382">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>das Gastgewerbegesetz (GGG)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C66382" w:rsidRDefault="00C66382" w:rsidP="00C66382">
+          <w:p w14:paraId="10434175" w14:textId="77777777" w:rsidR="00C66382" w:rsidRDefault="00C66382" w:rsidP="00C66382">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>die Gastgewerbeverordnung (GGV)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B2242A" w:rsidRDefault="00415044" w:rsidP="00B2242A">
+          <w:p w14:paraId="7F32D53B" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRDefault="00415044" w:rsidP="00B2242A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>zur Kenntnis genommen und ist (sind) für dessen Einhaltung verantwortlich.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="00B2242A">
+          <w:p w14:paraId="5C2B2D52" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="00B2242A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="00B2242A" w:rsidRPr="0078728B" w14:paraId="479A6051" w14:textId="77777777" w:rsidTr="00D23D3B">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="00011F1A">
+          <w:p w14:paraId="01A8E65E" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="00011F1A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Unterschrift </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>verantwortliche Person</w:t>
             </w:r>
@@ -7434,210 +7884,210 @@
             <w:r w:rsidR="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">              </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Stempel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="00B2242A" w:rsidRPr="0078728B" w14:paraId="754DB42B" w14:textId="77777777" w:rsidTr="00D23D3B">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="00B2242A">
+          <w:p w14:paraId="086DD7CD" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="00B2242A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="00B2242A">
+          <w:p w14:paraId="78FC8047" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="00B2242A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="00B2242A">
+          <w:p w14:paraId="09D21576" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="00B2242A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="00B2242A">
+          <w:p w14:paraId="5B8E1879" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="00B2242A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0023452D" w:rsidRPr="0078728B" w:rsidRDefault="0023452D" w:rsidP="00493776">
+    <w:p w14:paraId="4105CA23" w14:textId="77777777" w:rsidR="0023452D" w:rsidRPr="0078728B" w:rsidRDefault="0023452D" w:rsidP="00493776">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3420"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B2242A" w:rsidRDefault="00B2242A" w:rsidP="004F2390">
+    <w:p w14:paraId="16286594" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRDefault="00B2242A" w:rsidP="004F2390">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3420"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D7C44" w:rsidRDefault="007D7C44" w:rsidP="004F2390">
+    <w:p w14:paraId="26CD8F79" w14:textId="77777777" w:rsidR="007D7C44" w:rsidRDefault="007D7C44" w:rsidP="004F2390">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3420"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D7C44" w:rsidRDefault="007D7C44" w:rsidP="004F2390">
+    <w:p w14:paraId="3705CAFB" w14:textId="77777777" w:rsidR="007D7C44" w:rsidRDefault="007D7C44" w:rsidP="004F2390">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3420"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D7C44" w:rsidRDefault="007D7C44" w:rsidP="004F2390">
+    <w:p w14:paraId="7448D799" w14:textId="77777777" w:rsidR="007D7C44" w:rsidRDefault="007D7C44" w:rsidP="004F2390">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3420"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D7C44" w:rsidRDefault="007D7C44" w:rsidP="004F2390">
+    <w:p w14:paraId="2983EF4F" w14:textId="77777777" w:rsidR="007D7C44" w:rsidRDefault="007D7C44" w:rsidP="004F2390">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3420"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D7C44" w:rsidRDefault="007D7C44">
+    <w:p w14:paraId="458084BD" w14:textId="77777777" w:rsidR="007D7C44" w:rsidRDefault="007D7C44">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="0335547B" w14:textId="0D7873C7" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="808080"/>
           <w:spacing w:val="16"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E0CC391" wp14:editId="7AB78DAE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4416425</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1797685" cy="445770"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="20308"/>
                 <wp:lineTo x="21287" y="20308"/>
                 <wp:lineTo x="21287" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="2" name="Bild 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -7669,788 +8119,703 @@
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="2FF6A09E" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="237C8E24" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="7C65C328" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="19"/>
-[...11 lines deleted...]
-          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Merkblatt </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>öffentliche Veranstaltungen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="66FCCBB1" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="0B1F3060" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Meldepflicht </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="468F9C01" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="0E60B6FF" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Die Durchführung eines Einzelanlasses mit </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> ist mindestens </w:t>
+        <w:t xml:space="preserve">Die Durchführung eines Einzelanlasses mit Wirtetätigkeit ist mindestens </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">30 Tage </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">vor dem Anlass dem Gemeinderat Fahrwangen, Aescherstrasse 2, 5615 Fahrwangen, gemeindekanzlei@fahrwangen.ch, mit dem </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Einzelanlass zu melden.</w:t>
+        <w:t>vor dem Anlass dem Gemeinderat Fahrwangen, Aescherstrasse 2, 5615 Fahrwangen, gemeindekanzlei@fahrwangen.ch, mit dem Gesuchsformular Einzelanlass zu melden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="2F5905F1" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="0545B5F6" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>2. Rauch-, Drogen- und Alkoholkonsumverbot in allen Räumen der Schulanlagen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="5E6255D0" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="7D82F648" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Gemäss Benützungsreglement der Schulanlagen gilt in allen Räumen der Schulanlagen ein Rauch-, Drogen- und Alkoholkonsumverbot. Ausnahmen vom Alkoholkonsumverbot für bestimmte Anlässe können im Rahmen der Benützungsbewilligung gewährt werden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="242F33AD" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="41DE2FB7" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Öffnungszeiten </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="03D95E58" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="450507CC" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>a) Allgemeine Öffnungszeiten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="6D08EEEE" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Die Gastwirtschaftsbetriebe sind während folgenden Zeiten geschlossen zu halten:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="0AC307CA" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="770E9670" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Montag bis Freitag 00.15 bis 05.00 Uhr</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="05AE4086" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Samstag 02.00 bis 05.00 Uhr</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="08EE15A5" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Sonn- und Feiertage 02.00 bis 07.00 Uhr</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="30C120ED" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="7C18F099" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">An Karfreitag, Ostersonntag, Pfingstsonntag, am Eidgenössischen Dank-, </w:t>
-[...17 lines deleted...]
-        <w:t>- und Bettag, am Weihnachtstag sowie jeweils am darauf folgenden Tag sind die Gastwirtschaftsbetriebe um 00.15 Uhr zu schliessen.</w:t>
+        <w:t>An Karfreitag, Ostersonntag, Pfingstsonntag, am Eidgenössischen Dank-, Buss- und Bettag, am Weihnachtstag sowie jeweils am darauf folgenden Tag sind die Gastwirtschaftsbetriebe um 00.15 Uhr zu schliessen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="63D308E1" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="32087DC6" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>b) Verlängerung der Öffnungszeiten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="0ACDED33" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Für Verlängerungen ist der Gemeinderat zuständig. Entsprechende Gesuche sind der Gemeindekanzlei mit dem </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Einzelanlass bis spätestens 30 Tage vor der Veranstaltung einzureichen. Diese Bewilligung ist in der Regel gebührenpflichtig.</w:t>
+        <w:t>Für Verlängerungen ist der Gemeinderat zuständig. Entsprechende Gesuche sind der Gemeindekanzlei mit dem Gesuchsformular Einzelanlass bis spätestens 30 Tage vor der Veranstaltung einzureichen. Diese Bewilligung ist in der Regel gebührenpflichtig.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="19116FF5" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="4D00C6D8" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Ausschank und Verkauf von alkoholhaltigen Getränken </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="31D93931" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="7573D5C7" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Vergorene alkoholhaltige Getränke wie Wein, Bier, Obstwein (Most) oder Met dürfen nicht an unter 16-jährige abgegeben werden. Spirituosen (gebrannte Wasser) und Getränke mit Spirituosen wie Branntwein, Weinbrand, Obstbrand, Liköre, Likörweine (mit Alkohol angereicherte Weine wie Portwein oder Vin Santo), Aperitifs, Bitter oder Alcopops dürfen nicht an unter 18-jährige abgegeben werden. Der Veranstalter ist verantwortlich für die Ausweiskontrolle. Zudem ist die Abgabe von alkoholhaltigen Getränken an Betrunkene verboten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="77DD3058" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="7B94A650" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Alkoholfreie Getränke </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="10BD3F21" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="472B9667" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">In jedem Gastgewerbebetrieb muss eine Auswahl (mindestens zwei) alkoholfreier Getränke zu einem tieferen Preis als das billigste alkoholhaltig Getränk in der gleichen Menge angeboten werden. Alkoholische Getränke müssen deutlich unterscheidbar von alkoholfreien Getränken zum Verkauf angeboten werden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="6E35B6D8" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="1DB47CF9" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Kleinhandelsbewilligung für Verkauf / Abgabe von Spirituosen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="302B23B7" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="0205F35C" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Spirituosen sind alkoholhaltige Getränke ab 15 % vol. ausser Bier, Wein, Fruchtwein und Met. Mischgetränke mit Spirituosen sind ebenfalls bewilligungspflichtig (Cocktails, Alcopops, Kaffee mit Schnaps etc.). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="3955B5A9" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Gemeinde erteilt die Bewilligung für den Kleinhandel mit Spirituosen an Einzelanlässen und erhebt die Alkoholabgabe. Die Abgabe für den Kleinhandel mit Spirituosen beträgt: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="2826F8CD" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="7A23AA3C" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Einzelanlässe, die höchstens einen Tag dauern </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -8482,51 +8847,51 @@
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>CHF 30</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="4546B0DD" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Einzelanlässe, die mehrere Tage dauern, pro Folgetag </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -8543,79 +8908,79 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">CHF 10 bis 30 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="43FBEBDF" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Einzelanlässe, die mehrere Tage dauern und mehrere Festwirtschaften umfassen </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">CHF 250 bis 2‘000 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="32949ED5" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Bewilligungsgebühr </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -8678,935 +9043,834 @@
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">CHF 20 bis 200 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="0A9E1C89" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="6EB96E5C" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">7. Public </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">, Konzerte – SUISA </w:t>
+        <w:t xml:space="preserve">7. Public Viewing, Konzerte – SUISA </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="5ACBC145" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="55C26C07" w14:textId="77777777" w:rsidR="004B1391" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Wer Musik veröffentlicht (z.B. Konzerte) oder einen Film/Sendung öffentlich vorführen möchte, muss dafür eine Lizenz bei SUISA erwerben. Der Veranstalter ist dafür verantwortlich, die Erlaubnis für die öffentliche Nutzung einzuholen. Weitere Informationen finden Sie unter </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="004C0FE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:color w:val="auto"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>www.suisa.ch</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="1EB71AF7" w14:textId="77777777" w:rsidR="004B1391" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="71924813" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="13E3F2A6" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">8. Tabakwaren / Passivraucherschutz </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="2AE07397" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>Der Verkauf von Tabakwaren an Jugendliche unter 16 Jahren ist verboten. Im Kanton Aargau gilt in sämtlichen geschlossenen, öffentlich zugänglichen Räumen Rauchverbot. Es ist möglich, Raucherräume (</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> Türen verfügen. Weitere Informationen finden Sie unter www.ag.ch &gt; Passivraucherschutz. </w:t>
+        <w:t xml:space="preserve">Der Verkauf von Tabakwaren an Jugendliche unter 16 Jahren ist verboten. Im Kanton Aargau gilt in sämtlichen geschlossenen, öffentlich zugänglichen Räumen Rauchverbot. Es ist möglich, Raucherräume (Fumoirs) einzurichten, sofern sie dicht abgetrennt, ausreichend belüftet und als Raucherraum gekennzeichnet sind, nicht als Durchgang in andere Räume dienen und über selbstschliessende Türen verfügen. Weitere Informationen finden Sie unter www.ag.ch &gt; Passivraucherschutz. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="7FBF44EA" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="67C3B5C6" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Jugendschutz </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="5A215501" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="4BC6ECAA" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Der Veranstalter hat sich an die </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> zu halten. Unter www.jugendschutzaargau.ch kann kostenlos Material wie Armbänder, Hinweisschilder, Rezeptkarten für alkoholfreie Drinks bestellt werden. Zudem stehen viele nützliche Checklisten und Merkblätter zum Download bereit. </w:t>
+        <w:t xml:space="preserve">Der Veranstalter hat sich an die Jugendschutzmassnahmen zu halten. Unter www.jugendschutzaargau.ch kann kostenlos Material wie Armbänder, Hinweisschilder, Rezeptkarten für alkoholfreie Drinks bestellt werden. Zudem stehen viele nützliche Checklisten und Merkblätter zum Download bereit. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="297225C7" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="1B200BFA" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">10. Schall und Laser </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="377830A4" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="18EECD9C" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Mit der Durchsetzung der Schall- und Laserverordnung (SLV) soll das Publikum bei Konzerten, in Discos und an Partys vor zu hohen Schallpegeln geschützt werden, unabhängig davon, ob sie im Freien oder in Gebäude stattfinden. Bei Einsatz von Laseranlagen soll unter Anwendung der SLV erreicht werden, dass die Bestrahlung des Publikums nicht über dem Grenzwert liegt und das Unfallrisiko geringgehalten wird. Das separate Meldeformular (siehe www.ag.ch &gt; Schall) ist spätestens 30 Tage vor dem Anlass dem Gemeinderat einzureichen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="1C529ED5" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="28A41DF5" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>11. Nachtruhe</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="3B1E0BE8" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="0ABB9D33" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Die Nachtruhe muss gemäss § 10 Abs. 2 des Polizeireglements der Vertragsgemeinden der Regionalpolizei Lenzburg eingehalten werden. Das bedeutet, dass in der Zeit von 22.00 Uhr bis 06.00 Uhr das Erzeugen jeglichen Lärms, der die Nachtruhe stört, verboten ist. Der Lärmpegel muss also bereits ab 22.00 Uhr massiv reduziert werden, sodass keine Nachtruhestörung entsteht. Ausnahmen werden vom Gemeinderat bewilligt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="5A8A5FCE" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="098A371C" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">12. Tombola- oder Lottobewilligung </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="1670D569" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="01B7E561" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Gesuche um Bewilligung von Tombolas oder Lottos sind dem Departement Finanzen und Ressourcen einzureichen. Tombolas mit einer Plansumme bis zu CHF 20‘000 sind bewilligungsfrei (die lotterierechtlichen Bestimmungen sind aber trotzdem einzuhalten). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="06E7719D" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="77FE506D" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">13. Sicherheits- und Parkkonzept </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="726065DD" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="7730BF26" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bei Veranstaltungen mit mehr als 100 Besuchern, ist das Formular ,,Sicherheits- und Parkkonzept‘‘ einzureichen. Bitte legen Sie ausserdem die notwendigen Dokumente bei. Das Formular wird anschliessend der Regionalpolizei Lenzburg weitergeleitet, die das Gesuch prüft und der Gemeinde eine Empfehlung abgeben wird. Bei </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> ist vorgängig mit der Regionalpolizei Lenzburg zwecks Ausarbeitung des Konzepts Kontakt aufzunehmen. </w:t>
+        <w:t xml:space="preserve">Bei Veranstaltungen mit mehr als 100 Besuchern, ist das Formular ,,Sicherheits- und Parkkonzept‘‘ einzureichen. Bitte legen Sie ausserdem die notwendigen Dokumente bei. Das Formular wird anschliessend der Regionalpolizei Lenzburg weitergeleitet, die das Gesuch prüft und der Gemeinde eine Empfehlung abgeben wird. Bei Grossanlässen ist vorgängig mit der Regionalpolizei Lenzburg zwecks Ausarbeitung des Konzepts Kontakt aufzunehmen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="24221C5A" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="4BA672CD" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>14. Brandschutz</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="4B8EEE99" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="45645267" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Unter </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00352DC5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:color w:val="auto"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>www.agv-ag.ch</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> ist ein Merkblatt «Temporäre Veranstaltungen» abrufbar, welches wichtige Informationen im Zusammenhang mit Brandschutz enthält.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="34BA05B2" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="5F79540E" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>15. Verantwortliche Person</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="4C9A877C" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="5F4C7730" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Die für die Veranstaltung zuständige Person ist für die Einhaltung der gesetzlichen Vorschriften verantwortlich.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="13854FCC" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="7C52F309" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>16. Widerhandlungen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="1542ADBD" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="3A0FDCBD" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Bei Nichteinhalten der vorgenannten Auflagen und Bedingungen, insbesondere der Bestim</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>mungen des Polizeireglements der Regionalpolizei Lenzburg, muss mit einer Busse/Anzeige gerechnet werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="0D941787" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="055759DB" w14:textId="77777777" w:rsidR="004B1391" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Haben Sie Fragen zum Formular? Nachfolgend sind die wichtigsten Kontakte aufgelistet und stehen Ihnen für weitere Auskünfte gerne zur Verfügung: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="031EE8CD" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="53D5A377" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Gemeindekanzlei Fahrwangen</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
@@ -9619,168 +9883,118 @@
       </w:r>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Regionalpolizei Lenzburg </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="45ECDF67" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>Aescherstrasse</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> 2 </w:t>
+        <w:t xml:space="preserve">Aescherstrasse 2 </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> Myriam Frey </w:t>
+        <w:t xml:space="preserve">Wm mbV Myriam Frey </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="2B4354BA" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">5615 Fahrwangen </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
@@ -9803,51 +10017,51 @@
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
         <w:t>Fachstellenleiterin Veranstaltungen / Gewerbe</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="51162309" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F028"/>
       </w:r>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
@@ -9879,193 +10093,193 @@
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Niederlenzerstrasse 27 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00C671D2" w:rsidRDefault="00D1109E" w:rsidP="004B1391">
+    <w:p w14:paraId="594AE456" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00C671D2" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="004B1391" w:rsidRPr="00C671D2">
+        <w:r w:rsidRPr="00C671D2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:color w:val="auto"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>gemeindekanzlei@fahrwangen.ch</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004B1391" w:rsidRPr="00C671D2">
+      <w:r w:rsidRPr="00C671D2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004B1391" w:rsidRPr="00C671D2">
+      <w:r w:rsidRPr="00C671D2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004B1391" w:rsidRPr="00C671D2">
+      <w:r w:rsidRPr="00C671D2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004B1391" w:rsidRPr="00C671D2">
+      <w:r w:rsidRPr="00C671D2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">5600 Lenzburg </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="00D1109E" w:rsidP="004B1391">
+    <w:p w14:paraId="2926AFCE" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00BE02CB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="004B1391" w:rsidRPr="00C671D2">
+        <w:r w:rsidRPr="00C671D2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:color w:val="auto"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>www.fahrwangen.ch</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004B1391" w:rsidRPr="00C671D2">
+      <w:r w:rsidRPr="00C671D2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004B1391" w:rsidRPr="00BE02CB">
+      <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004B1391" w:rsidRPr="00BE02CB">
+      <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004B1391" w:rsidRPr="00BE02CB">
+      <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004B1391" w:rsidRPr="00BE02CB">
+      <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004B1391" w:rsidRPr="00BE02CB">
+      <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
         <w:t>Telefon 062 886 45 55</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00E42AEB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="4C332F47" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00E42AEB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
@@ -10109,115 +10323,114 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BE02CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00BE02CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:color w:val="auto"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>repol.stab@repol.ag.ch</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004B1391" w:rsidRPr="00E42AEB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
+    <w:p w14:paraId="62A98E88" w14:textId="77777777" w:rsidR="004B1391" w:rsidRPr="00E42AEB" w:rsidRDefault="004B1391" w:rsidP="004B1391">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E42AEB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Fahrwangen, März 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A664CC" w:rsidRPr="00B17353" w:rsidRDefault="00A664CC" w:rsidP="00A664CC">
+    <w:p w14:paraId="1DCDEC26" w14:textId="77777777" w:rsidR="00A664CC" w:rsidRPr="00B17353" w:rsidRDefault="00A664CC" w:rsidP="00A664CC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="317"/>
         <w:gridCol w:w="3875"/>
         <w:gridCol w:w="17"/>
         <w:gridCol w:w="5851"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00550D48" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="00550D48" w:rsidRPr="0078728B" w14:paraId="419D02A0" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4192" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00550D48" w:rsidRPr="0078728B" w:rsidRDefault="00065254" w:rsidP="0049078E">
+          <w:p w14:paraId="7FE92121" w14:textId="77777777" w:rsidR="00550D48" w:rsidRPr="0078728B" w:rsidRDefault="00065254" w:rsidP="0049078E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidR="00550D48" w:rsidRPr="0049078E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
@@ -10228,99 +10441,97 @@
             </w:r>
             <w:r w:rsidR="007E43D7" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007E43D7" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(&gt;100 Besucher) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5868" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00550D48" w:rsidRPr="0078728B" w:rsidRDefault="00550D48" w:rsidP="0049078E">
+          <w:p w14:paraId="2DA8D917" w14:textId="77777777" w:rsidR="00550D48" w:rsidRPr="0078728B" w:rsidRDefault="00550D48" w:rsidP="0049078E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Name </w:t>
             </w:r>
             <w:r w:rsidR="0049078E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Titel der Veranstaltung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00550D48" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="00550D48" w:rsidRPr="0078728B" w14:paraId="59CAC3BD" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0049078E" w:rsidRPr="0078728B" w:rsidRDefault="00550D48" w:rsidP="0049078E">
+          <w:p w14:paraId="3F7A819A" w14:textId="77777777" w:rsidR="0049078E" w:rsidRPr="0078728B" w:rsidRDefault="00550D48" w:rsidP="0049078E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0049078E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
@@ -10387,169 +10598,169 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0049078E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0049078E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00550D48" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="00550D48" w:rsidRPr="0078728B" w14:paraId="48E047F8" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w:rsidR="00550D48" w:rsidRPr="0078728B" w:rsidRDefault="00550D48" w:rsidP="00550D48">
+          <w:p w14:paraId="52C41ED9" w14:textId="77777777" w:rsidR="00550D48" w:rsidRPr="0078728B" w:rsidRDefault="00550D48" w:rsidP="00550D48">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Allgemeine Information zur Veranstaltung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="3316BBE2" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4209" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="5F35C677" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Art der Veranstaltung?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="2D0BA71D" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Konzert, Disc</w:t>
             </w:r>
             <w:r w:rsidR="00A36C18" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>o, Vortrag, Sportveranstaltung,</w:t>
             </w:r>
             <w:r w:rsidR="00550D48" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Politische Veranstaltung, etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="51E5581F" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="0A32975C" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
@@ -10615,139 +10826,139 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="60CA93B3" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4209" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="667283D6" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Welche Besucherzahlen werden erwartet?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="52389C22" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pro Tag /</w:t>
             </w:r>
             <w:r w:rsidR="00A36C18" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>über die</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> ganze Veranstaltung</w:t>
             </w:r>
             <w:r w:rsidR="00A36C18" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>sdauer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="18C205A8" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="56912194" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
@@ -10813,130 +11024,130 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="237DCD78" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4209" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="665FBE2B" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Welche Zielgruppe wird angesprochen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="00550D48" w:rsidP="0093389E">
+          <w:p w14:paraId="020F640C" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="00550D48" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Bitte </w:t>
             </w:r>
             <w:r w:rsidR="0093389E" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Alters- und Zielgruppe</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> aufführen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="364DCC32" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="2C403569" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
@@ -11002,122 +11213,122 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="5C6E3152" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4209" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="619F65D7" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Ist eine Altersbeschränkung vorgesehen? </w:t>
             </w:r>
             <w:r w:rsidR="00550D48" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Wenn ja wie ist diese geregelt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="3B12D47A" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="2F0F69C7" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="0A67114D" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
@@ -11183,116 +11394,116 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="4FBE5605" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4209" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0049078E">
+          <w:p w14:paraId="7D59B09C" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0049078E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-118"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Veranstaltungsort / Veranstaltungslokalität?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="00550D48" w:rsidP="0093389E">
+          <w:p w14:paraId="74D94F26" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="00550D48" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Bitte die Adresse der Lokalität / Gelände aufführen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="42627B2F" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="53F6E956" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
@@ -11358,114 +11569,114 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="22E581F0" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4209" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="571C85FA" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Öffnungs- und Betriebszeiten?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="7C4CA1BB" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Konzert, Gastwirtschaft / Barbetrieb / Festgelände</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="4F929BF9" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="59B6A988" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
@@ -11531,131 +11742,131 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="3D2AB946" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4209" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="00A36C18" w:rsidP="0093389E">
+          <w:p w14:paraId="467689EE" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="00A36C18" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>In welcher Form wurde für die</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="0093389E" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Veranstaltung geworben? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="00550D48" w:rsidP="0093389E">
+          <w:p w14:paraId="4C964D92" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="00550D48" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Bitte Medienarten aufführen (Print- Onlinemedien, Flyer, andere)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="00D5ADAA" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="2B12871A" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
@@ -11721,164 +11932,164 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="206D42F6" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="20741599" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Infrastruktur</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="41147E8B" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4209" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="00A36C18" w:rsidP="0093389E">
+          <w:p w14:paraId="1AAE9513" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="00A36C18" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Veranstaltungsort</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="0093389E" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Veranstaltungslokalität / Gelände</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="00550D48" w:rsidP="0093389E">
+          <w:p w14:paraId="3699B07D" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="00550D48" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>MZH, Turnhalle, Veranstaltungslokal, Festzelt, andere</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="3271F6FA" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="4A477575" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
@@ -11944,132 +12155,132 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="2DA58172" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4209" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="00A36C18" w:rsidP="0049078E">
+          <w:p w14:paraId="591C96C2" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="00A36C18" w:rsidP="0049078E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-118"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Werden für die Veranstaltung</w:t>
             </w:r>
             <w:r w:rsidR="000701D5" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0093389E" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Bauten erstellt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="000701D5" w:rsidP="0093389E">
+          <w:p w14:paraId="38D06452" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="000701D5" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Infrastruktur, Bareinrichtungen, Bühnen, Tribünen, andere</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="2A3886F6" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="4163BC38" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
@@ -12135,123 +12346,123 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="60282DCC" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4209" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="559E644E" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Werden die Räumlichkeiten dekoriert?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="000701D5" w:rsidP="0093389E">
+          <w:p w14:paraId="387AF57A" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="000701D5" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Decken- und Wanddekorationen, etc</w:t>
             </w:r>
             <w:r w:rsidR="00011F1A" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="2AF3298A" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="0071DB35" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
@@ -12317,177 +12528,177 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="55A6F6DC" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4209" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="4D8D7032" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Restaurationsbetrieb  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="46160412" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="33D33BBF" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4209" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="00A36C18">
+          <w:p w14:paraId="01594B57" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="00A36C18">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Welche Restaurationsbetriebe betrieben?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="000701D5" w:rsidP="0093389E">
+          <w:p w14:paraId="59ABEDEB" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="000701D5" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Fest</w:t>
             </w:r>
             <w:r w:rsidR="0093389E" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>wirtschaft, Bar, Verkaufsstände, andere</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="472925E7" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="49A7D87E" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
@@ -12553,139 +12764,139 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="7527908F" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4209" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="109FD760" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Welche Getränke und Speisen werden </w:t>
             </w:r>
             <w:r w:rsidR="000C63CF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>zum V</w:t>
             </w:r>
             <w:r w:rsidR="000701D5" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">erkauf </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>angeboten?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="000701D5" w:rsidP="000701D5">
+          <w:p w14:paraId="5F164A27" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="000701D5" w:rsidP="000701D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Die Speise und Getränkekarten kann auch als Beilage dem Gesuch angehängt werden</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="3104357A" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="09E1A85A" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
@@ -12751,130 +12962,130 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="7CAD6D28" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4209" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="00A36C18" w:rsidP="0093389E">
+          <w:p w14:paraId="09844651" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="00A36C18" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Wie wird der Jugendschutz</w:t>
             </w:r>
             <w:r w:rsidR="000701D5" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0093389E" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>sichergestellt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="000701D5" w:rsidP="0093389E">
+          <w:p w14:paraId="328A3F5C" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="000701D5" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Bitte die Art der Kontrolle umschrieben.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="030ADD30" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="24419556" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
@@ -12940,208 +13151,208 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="429F4E95" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4209" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="52D41EDA" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Unterhaltung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="2EB075AE" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="18C7F4C5" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4209" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="000701D5">
+          <w:p w14:paraId="749670B5" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="000701D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Welche Art der Unter</w:t>
             </w:r>
             <w:r w:rsidR="00A36C18" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>haltung wird</w:t>
             </w:r>
             <w:r w:rsidR="000701D5" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> dargeboten?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="000701D5" w:rsidP="000701D5">
+          <w:p w14:paraId="4A6ED401" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="000701D5" w:rsidP="000701D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Theater, </w:t>
             </w:r>
             <w:r w:rsidR="0093389E" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Tanz- und live Musik, DJ, </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Podiumsgespräch, Vorlesung, </w:t>
             </w:r>
             <w:r w:rsidR="0093389E" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>andere</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="601D0839" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006A748A" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="006A748A">
+          <w:p w14:paraId="4A05EB34" w14:textId="77777777" w:rsidR="006A748A" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="006A748A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
@@ -13207,188 +13418,188 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="7EAC326A" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4209" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="54D166D8" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Sicherheit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="00635B24" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="70DF25D0" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4209" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="2F171182" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ist</w:t>
             </w:r>
             <w:r w:rsidR="007575F2" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> während der Veranstaltung eine</w:t>
             </w:r>
             <w:r w:rsidR="007575F2" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sicherheitsfirma vor Ort?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="007575F2" w:rsidP="007575F2">
+          <w:p w14:paraId="230779FA" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="007575F2" w:rsidP="007575F2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Bitte Organisation aufführen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="7EC1381B" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="3BBA8D08" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
@@ -13454,137 +13665,137 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="669CCB6D" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4209" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0049078E">
+          <w:p w14:paraId="55925998" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0049078E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Wir</w:t>
             </w:r>
             <w:r w:rsidR="00A36C18" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>d das Areal ausserhalb der</w:t>
             </w:r>
             <w:r w:rsidR="0049078E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Veranstaltungszeiten überwacht  / bewacht?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="007575F2" w:rsidP="0049078E">
+          <w:p w14:paraId="6A840ABC" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="007575F2" w:rsidP="0049078E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Bitte Organisation aufführen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="13A039DC" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="2834FB7A" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
@@ -13650,113 +13861,114 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="46CC6A57" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4209" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="007575F2">
+          <w:p w14:paraId="04D86BCA" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="007575F2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Ist der Sanitätsdienst sichergestellt? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="007575F2" w:rsidP="0093389E">
+          <w:p w14:paraId="7DABE711" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="007575F2" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Bitte Organisation aufführen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="6306CBED" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="2B186C7D" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
@@ -13822,135 +14034,135 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="287A28C0" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4209" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007575F2" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="00AF11C6">
+          <w:p w14:paraId="16CA3F1B" w14:textId="77777777" w:rsidR="007575F2" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="00AF11C6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Wurde das zuständige Feuerwehrkommando über die Veranstaltung orientiert? </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="00AF11C6">
+          <w:p w14:paraId="67E3B9E2" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="00AF11C6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Wenn ja, wurden Auflagen angeordnet?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="007575F2" w:rsidP="00AF11C6">
+          <w:p w14:paraId="265F1375" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="007575F2" w:rsidP="00AF11C6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Bitte Auflagen aufführen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="75002C87" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="00AF11C6">
+          <w:p w14:paraId="717A1EE5" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="00AF11C6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
@@ -14016,220 +14228,202 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="2D0A7ED3" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4209" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="00AF11C6">
+          <w:p w14:paraId="22B92244" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="00AF11C6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Verkehr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="00AF11C6">
+          <w:p w14:paraId="336461D9" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="00AF11C6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="6A0007E4" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4209" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="00AF11C6">
+          <w:p w14:paraId="06B038F3" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="00AF11C6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Wie reisen die Besucher an? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="007575F2" w:rsidP="00AF11C6">
+          <w:p w14:paraId="31858304" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="007575F2" w:rsidP="00AF11C6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zu </w:t>
-[...17 lines deleted...]
-              <w:t>, Velo, MR,</w:t>
+              <w:t>Zu Fuss, Velo, MR,</w:t>
             </w:r>
             <w:r w:rsidR="0093389E" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> PW, </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Car, </w:t>
             </w:r>
             <w:r w:rsidR="0093389E" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>öffentlicher Verkehr</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>smittel</w:t>
             </w:r>
             <w:r w:rsidR="0093389E" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, andere</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="739DC442" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="00AF11C6">
+          <w:p w14:paraId="1E3BB50F" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="00AF11C6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
@@ -14295,84 +14489,84 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="04263370" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4209" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="00AF11C6">
+          <w:p w14:paraId="067F0095" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="00AF11C6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Welche Parkflächen sind vorgesehen oder wurden eingeplant und reserviert?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="007575F2" w:rsidP="00AF11C6">
+          <w:p w14:paraId="5145F71F" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="007575F2" w:rsidP="00AF11C6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Bitte die öffentlichen / </w:t>
             </w:r>
             <w:r w:rsidR="0093389E" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -14391,58 +14585,58 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Flächen</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> aufführen</w:t>
             </w:r>
             <w:r w:rsidR="0093389E" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="55A88D05" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="00AF11C6">
+          <w:p w14:paraId="488FF4A1" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="00AF11C6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
@@ -14508,58 +14702,58 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="33899467" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4209" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="00AF11C6">
+          <w:p w14:paraId="3E36CC10" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="00AF11C6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Wie werden die Parkflächen signalisiert</w:t>
             </w:r>
             <w:r w:rsidR="007575F2" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>?</w:t>
@@ -14574,80 +14768,80 @@
             </w:r>
             <w:r w:rsidR="007575F2" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
               <w:t>W</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>er erstellt die Signalisation?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="007575F2" w:rsidP="00AF11C6">
+          <w:p w14:paraId="573F5415" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="007575F2" w:rsidP="00AF11C6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Bitte Organisation aufführen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="1B8DD963" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="00AF11C6">
+          <w:p w14:paraId="400F070A" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="00AF11C6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
@@ -14713,130 +14907,130 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="4E0DDBF4" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4209" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="00AF11C6">
+          <w:p w14:paraId="2BD95AC5" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="00AF11C6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Werden die Besucher auf die Parkflächen </w:t>
             </w:r>
             <w:r w:rsidR="007575F2" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>eingewiesen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="007575F2" w:rsidP="00AF11C6">
+          <w:p w14:paraId="4C7C0D0F" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="007575F2" w:rsidP="00AF11C6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Bitte Organisation aufführen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="3BA0A6DF" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="00AF11C6">
+          <w:p w14:paraId="04BC01E0" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="00AF11C6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
@@ -14902,114 +15096,114 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="7A69B271" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4209" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="00AF11C6">
+          <w:p w14:paraId="1D2E9134" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="00AF11C6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Werden für die Parkflächen Gebühren erhoben?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="007575F2" w:rsidP="00AF11C6">
+          <w:p w14:paraId="1E8549B7" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="007575F2" w:rsidP="00AF11C6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Wenn ja bitte Betrag aufführen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="56DD66B5" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="43EF8566" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
@@ -15075,120 +15269,120 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="08534364" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4209" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="06BA00A1" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Diverse</w:t>
             </w:r>
             <w:r w:rsidR="00C15DDA" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="28B6CFEB" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="29524E93" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4209" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="7D4CFEB5" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Wurde e</w:t>
             </w:r>
             <w:r w:rsidR="00AF11C6" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -15211,81 +15405,81 @@
               <w:t>für</w:t>
             </w:r>
             <w:r w:rsidR="00AF11C6" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> die </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Veranstaltung abgeschlossen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="007575F2" w:rsidP="0093389E">
+          <w:p w14:paraId="0DD46C7A" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="007575F2" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Bitte Versicherungen und Agentur aufführen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="0B65B6D0" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="559D3777" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
@@ -15351,131 +15545,131 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="318AE06C" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4209" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="5822F039" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Wie </w:t>
             </w:r>
             <w:r w:rsidR="00AF11C6" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>werden die betroffenen Anwohner</w:t>
             </w:r>
             <w:r w:rsidR="00AF11C6" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>über die Veranstaltung orientiert?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="4F66B06B" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="51840DC3" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD346D" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="37D06A20" w14:textId="77777777" w:rsidR="00CD346D" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
@@ -15542,125 +15736,107 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="5C6C8360" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4209" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="5210DE43" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wurde eine </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> -und Abfallkonzept erstellt?</w:t>
+              <w:t>Wurde eine Littering -und Abfallkonzept erstellt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="6C2B83CF" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="6A911D22" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="49F8D85C" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
@@ -15726,107 +15902,107 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="0093389E" w:rsidRPr="0078728B" w14:paraId="36FBF0FB" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4209" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="0093389E">
+          <w:p w14:paraId="5C1787C7" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sicherheitsrelevanten Ergänzungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
+          <w:p w14:paraId="0DC0C2C0" w14:textId="77777777" w:rsidR="0093389E" w:rsidRPr="0078728B" w:rsidRDefault="0093389E" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="00B2242A" w:rsidRPr="0078728B" w14:paraId="48F14C66" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="00DC22D5">
+          <w:p w14:paraId="7A588D9E" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="00DC22D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
@@ -15891,980 +16067,970 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="00DC22D5">
+          <w:p w14:paraId="323DEEB2" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="00DC22D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="00DC22D5">
+          <w:p w14:paraId="0CFAE5BA" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="00DC22D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="00DC22D5">
+          <w:p w14:paraId="104BD9DA" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="00DC22D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="00B2242A" w:rsidRPr="0078728B" w14:paraId="3E749AD7" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="00C15DDA">
+          <w:p w14:paraId="6C0CB47A" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="00C15DDA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Dem Konzept sind folgende Unterlagen beizulegen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="00B2242A" w:rsidRPr="0078728B" w14:paraId="139BC442" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="003258DA">
+          <w:p w14:paraId="1A6500F3" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="003258DA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9743" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="0093389E">
+          <w:p w14:paraId="2FE231C3" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Grundrissplan Festgelände / Räumlichkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="00B2242A" w:rsidRPr="0078728B" w14:paraId="4C47DFC9" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="003258DA">
+          <w:p w14:paraId="59C4D737" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="003258DA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9743" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="0093389E">
+          <w:p w14:paraId="6F813E81" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lagekarte Parkplatz- und </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Lagekarte Parkplatz- und Signalisationsplanung</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="00B2242A" w:rsidRPr="0078728B" w14:paraId="7E115BA2" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="003258DA">
+          <w:p w14:paraId="7C6104D9" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="003258DA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9743" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="0093389E">
+          <w:p w14:paraId="3103E913" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kopie Auftragsbestätigung Sicherheitsfirma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="00B2242A" w:rsidRPr="0078728B" w14:paraId="3E306CAC" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="003258DA">
+          <w:p w14:paraId="7AF55EF8" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="003258DA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9743" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="0093389E">
+          <w:p w14:paraId="32493985" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kopie Auftragsbestätigung Verkehrsdienst</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="00B2242A" w:rsidRPr="0078728B" w14:paraId="214A00C6" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="003258DA">
+          <w:p w14:paraId="62C5D5A7" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="003258DA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9743" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="0093389E">
+          <w:p w14:paraId="5AA25955" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kopie Auftragsbestätigung Sanitätsdienst</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="00B2242A" w:rsidRPr="0078728B" w14:paraId="44329F2C" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="003258DA">
+          <w:p w14:paraId="2F0C7F2D" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="003258DA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9743" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="00C15DDA">
+          <w:p w14:paraId="0D77B39F" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="00C15DDA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kopie der kantonalen Bewilligung der Sicherheits- /</w:t>
             </w:r>
             <w:r w:rsidR="00C15DDA" w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Verkehrsdienstfirma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="00B2242A" w:rsidRPr="0078728B" w14:paraId="2BEF789E" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="003258DA">
+          <w:p w14:paraId="65112E9A" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="003258DA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9743" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="003258DA">
+          <w:p w14:paraId="5F35BF0F" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="003258DA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3686"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kopie Gesuch Brandschutzbewilligung AGV</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>(Nur bei Umnutzung von Räumlichkeiten für temporäre Veranstaltungen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="00B2242A" w:rsidRPr="0078728B" w14:paraId="12571F1D" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="003258DA">
+          <w:p w14:paraId="1CF31AE5" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="003258DA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9743" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="0093389E">
+          <w:p w14:paraId="355B8055" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kopie Nautische Bewilligung</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Nur bei Veranstaltungen auf und am Hallwilersee)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="00B2242A" w:rsidRPr="0078728B" w14:paraId="06AB83E8" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="003258DA">
+          <w:p w14:paraId="33515408" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="003258DA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9743" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="0093389E">
+          <w:p w14:paraId="52118F19" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kopie Orientierungsschreiben der betroffenen Anwohner</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="00B2242A" w:rsidRPr="0078728B" w14:paraId="65F939A0" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="003258DA">
+          <w:p w14:paraId="7CF01C3E" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="003258DA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9743" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="0093389E">
+          <w:p w14:paraId="227862DF" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="0093389E">
+          <w:p w14:paraId="7F75D1A9" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="00B2242A" w:rsidRPr="0078728B" w14:paraId="0AD181EA" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="0093389E">
+          <w:p w14:paraId="2524AB6F" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Unterschrift </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>verantwortliche Person</w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">                                                                </w:t>
             </w:r>
             <w:r w:rsidRPr="0078728B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Stempel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidTr="004C0FE6">
+      <w:tr w:rsidR="00B2242A" w:rsidRPr="0078728B" w14:paraId="7B665EB5" w14:textId="77777777" w:rsidTr="004C0FE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="0093389E">
+          <w:p w14:paraId="2271B784" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="0093389E">
+          <w:p w14:paraId="7F99FDB1" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="0093389E">
+          <w:p w14:paraId="51A67F16" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0078728B" w:rsidRDefault="00B2242A" w:rsidP="0093389E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B2242A" w:rsidRPr="0049078E" w:rsidRDefault="00B2242A" w:rsidP="0049078E">
+    <w:p w14:paraId="214C3F4A" w14:textId="77777777" w:rsidR="00B2242A" w:rsidRPr="0049078E" w:rsidRDefault="00B2242A" w:rsidP="0049078E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="right" w:pos="9356"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B2242A" w:rsidRPr="0049078E" w:rsidSect="004B1391">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="425" w:right="567" w:bottom="397" w:left="567" w:header="510" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007D2E89" w:rsidRDefault="007D2E89" w:rsidP="00AD0D2B">
+    <w:p w14:paraId="7532013A" w14:textId="77777777" w:rsidR="00505FB9" w:rsidRDefault="00505FB9" w:rsidP="00AD0D2B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007D2E89" w:rsidRDefault="007D2E89" w:rsidP="00AD0D2B">
+    <w:p w14:paraId="5897813E" w14:textId="77777777" w:rsidR="00505FB9" w:rsidRDefault="00505FB9" w:rsidP="00AD0D2B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Swiss">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007D2E89" w:rsidRDefault="007D2E89" w:rsidP="00AD0D2B">
+    <w:p w14:paraId="0FF19A49" w14:textId="77777777" w:rsidR="00505FB9" w:rsidRDefault="00505FB9" w:rsidP="00AD0D2B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007D2E89" w:rsidRDefault="007D2E89" w:rsidP="00AD0D2B">
+    <w:p w14:paraId="4102AAEB" w14:textId="77777777" w:rsidR="00505FB9" w:rsidRDefault="00505FB9" w:rsidP="00AD0D2B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="007D2E89" w:rsidRDefault="007D2E89">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="562A2DE5" w14:textId="77777777" w:rsidR="007D2E89" w:rsidRDefault="007D2E89">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00D1109E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D7F6B7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC2686A2"/>
     <w:lvl w:ilvl="0" w:tplc="6EDC5466">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1003" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
@@ -17677,151 +17843,151 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EFD0F6D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A828960A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="514997249">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="283" w:hanging="283"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="931426086">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1148597726">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="283" w:hanging="283"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="494298598">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1622955723">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1274289958">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1776247590">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1001619267">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="530338266">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="163785876">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1572226765">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="398752990">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="46081"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="APLUSLinkSource" w:val="K:\COBRA\PLUS32\System\Ap_symb.doc"/>
     <w:docVar w:name="cbDoc" w:val=" 1"/>
     <w:docVar w:name="cbGoto" w:val=" 2"/>
     <w:docVar w:name="cbIns" w:val=" 2"/>
     <w:docVar w:name="dlbSymBar" w:val="Adress PLUS"/>
     <w:docVar w:name="tbSymPos" w:val=" 2"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00AD0D2B"/>
     <w:rsid w:val="00011F1A"/>
     <w:rsid w:val="00012392"/>
     <w:rsid w:val="00012DE0"/>
     <w:rsid w:val="0002130A"/>
     <w:rsid w:val="000557B1"/>
     <w:rsid w:val="0005646C"/>
     <w:rsid w:val="00065254"/>
     <w:rsid w:val="000664C0"/>
     <w:rsid w:val="000701D5"/>
     <w:rsid w:val="00090C81"/>
     <w:rsid w:val="000A060A"/>
     <w:rsid w:val="000A4380"/>
     <w:rsid w:val="000B14C3"/>
     <w:rsid w:val="000B4301"/>
@@ -17836,312 +18002,328 @@
     <w:rsid w:val="00132D60"/>
     <w:rsid w:val="00141D30"/>
     <w:rsid w:val="00151956"/>
     <w:rsid w:val="00163EAB"/>
     <w:rsid w:val="00167084"/>
     <w:rsid w:val="00186DF5"/>
     <w:rsid w:val="001A1F9C"/>
     <w:rsid w:val="001A2B80"/>
     <w:rsid w:val="001A6DB3"/>
     <w:rsid w:val="001B4671"/>
     <w:rsid w:val="001D096F"/>
     <w:rsid w:val="001D0BD7"/>
     <w:rsid w:val="001E2CCD"/>
     <w:rsid w:val="001E4F93"/>
     <w:rsid w:val="001F0C49"/>
     <w:rsid w:val="001F26E7"/>
     <w:rsid w:val="001F348D"/>
     <w:rsid w:val="001F4176"/>
     <w:rsid w:val="002070E4"/>
     <w:rsid w:val="002146F7"/>
     <w:rsid w:val="00215971"/>
     <w:rsid w:val="0023452D"/>
     <w:rsid w:val="00237B3E"/>
     <w:rsid w:val="002542EE"/>
     <w:rsid w:val="00262D6C"/>
+    <w:rsid w:val="00263053"/>
     <w:rsid w:val="00272097"/>
+    <w:rsid w:val="00284536"/>
     <w:rsid w:val="00287FB4"/>
     <w:rsid w:val="002B00B1"/>
     <w:rsid w:val="002B7700"/>
     <w:rsid w:val="002D1620"/>
     <w:rsid w:val="002D3C77"/>
     <w:rsid w:val="002D45A5"/>
     <w:rsid w:val="002E1584"/>
     <w:rsid w:val="002E7097"/>
     <w:rsid w:val="003025D9"/>
     <w:rsid w:val="003258DA"/>
     <w:rsid w:val="00332F8F"/>
     <w:rsid w:val="00333DE8"/>
     <w:rsid w:val="00346D7A"/>
     <w:rsid w:val="00352DC5"/>
     <w:rsid w:val="00375DDC"/>
     <w:rsid w:val="00381517"/>
     <w:rsid w:val="00384FED"/>
     <w:rsid w:val="00391D0F"/>
     <w:rsid w:val="003A14D8"/>
     <w:rsid w:val="003A5C86"/>
     <w:rsid w:val="003B2515"/>
     <w:rsid w:val="003D6935"/>
     <w:rsid w:val="003E36DF"/>
     <w:rsid w:val="003E452D"/>
     <w:rsid w:val="003E5DCD"/>
     <w:rsid w:val="003F32E6"/>
     <w:rsid w:val="00412E42"/>
     <w:rsid w:val="00415044"/>
     <w:rsid w:val="0043195B"/>
     <w:rsid w:val="0044434C"/>
+    <w:rsid w:val="0046788D"/>
     <w:rsid w:val="00483D33"/>
     <w:rsid w:val="0049078E"/>
     <w:rsid w:val="00493776"/>
     <w:rsid w:val="004A3246"/>
     <w:rsid w:val="004A6601"/>
     <w:rsid w:val="004B1391"/>
+    <w:rsid w:val="004B2D9F"/>
     <w:rsid w:val="004B3937"/>
     <w:rsid w:val="004C0FE6"/>
     <w:rsid w:val="004D019B"/>
     <w:rsid w:val="004D2E00"/>
     <w:rsid w:val="004D340C"/>
     <w:rsid w:val="004F2390"/>
+    <w:rsid w:val="00505FB9"/>
     <w:rsid w:val="00506A16"/>
     <w:rsid w:val="005205CD"/>
     <w:rsid w:val="005217A6"/>
     <w:rsid w:val="00521D8D"/>
     <w:rsid w:val="005279B9"/>
     <w:rsid w:val="005305EB"/>
     <w:rsid w:val="00550D48"/>
     <w:rsid w:val="00551CB3"/>
     <w:rsid w:val="00577B18"/>
     <w:rsid w:val="005A6F40"/>
     <w:rsid w:val="005C2392"/>
     <w:rsid w:val="005D24F6"/>
     <w:rsid w:val="005F25A9"/>
     <w:rsid w:val="00612677"/>
     <w:rsid w:val="00614872"/>
     <w:rsid w:val="00617B53"/>
     <w:rsid w:val="006901D1"/>
     <w:rsid w:val="00691205"/>
     <w:rsid w:val="00697A51"/>
     <w:rsid w:val="006A61DA"/>
     <w:rsid w:val="006A748A"/>
     <w:rsid w:val="006A79B3"/>
     <w:rsid w:val="006B325C"/>
     <w:rsid w:val="006B5D5C"/>
     <w:rsid w:val="006D53FD"/>
     <w:rsid w:val="006E3327"/>
     <w:rsid w:val="00700E85"/>
     <w:rsid w:val="00706DA4"/>
     <w:rsid w:val="007124B4"/>
     <w:rsid w:val="00712A29"/>
     <w:rsid w:val="0071781A"/>
     <w:rsid w:val="0072221A"/>
     <w:rsid w:val="00724B22"/>
     <w:rsid w:val="0073180B"/>
     <w:rsid w:val="0075382B"/>
     <w:rsid w:val="007575F2"/>
     <w:rsid w:val="00762BA9"/>
     <w:rsid w:val="007631FB"/>
     <w:rsid w:val="00767519"/>
     <w:rsid w:val="007710FC"/>
     <w:rsid w:val="00775AB1"/>
     <w:rsid w:val="0078728B"/>
     <w:rsid w:val="0079472B"/>
     <w:rsid w:val="007960AD"/>
     <w:rsid w:val="00797180"/>
     <w:rsid w:val="007D2E89"/>
     <w:rsid w:val="007D7C44"/>
     <w:rsid w:val="007E43D7"/>
+    <w:rsid w:val="007F462E"/>
     <w:rsid w:val="007F4F30"/>
     <w:rsid w:val="00830D3D"/>
     <w:rsid w:val="00832CCE"/>
     <w:rsid w:val="00844EE9"/>
     <w:rsid w:val="00855DEC"/>
     <w:rsid w:val="00863C30"/>
     <w:rsid w:val="00871CE2"/>
     <w:rsid w:val="00873AFA"/>
     <w:rsid w:val="00881717"/>
     <w:rsid w:val="0088764B"/>
     <w:rsid w:val="00893DD6"/>
     <w:rsid w:val="008A1EA8"/>
     <w:rsid w:val="008B5ADE"/>
     <w:rsid w:val="008B7720"/>
     <w:rsid w:val="008F715D"/>
     <w:rsid w:val="00906996"/>
     <w:rsid w:val="009141A4"/>
     <w:rsid w:val="0092112D"/>
     <w:rsid w:val="00930790"/>
     <w:rsid w:val="0093247C"/>
     <w:rsid w:val="00932637"/>
+    <w:rsid w:val="009326EC"/>
     <w:rsid w:val="0093389E"/>
     <w:rsid w:val="009415D2"/>
     <w:rsid w:val="0095517C"/>
     <w:rsid w:val="0095610C"/>
     <w:rsid w:val="0096226D"/>
     <w:rsid w:val="00975ABA"/>
     <w:rsid w:val="00986E76"/>
     <w:rsid w:val="0099211D"/>
     <w:rsid w:val="009922D9"/>
     <w:rsid w:val="009C3B91"/>
     <w:rsid w:val="009D2BC3"/>
     <w:rsid w:val="009D6CE0"/>
+    <w:rsid w:val="00A332CC"/>
     <w:rsid w:val="00A36C18"/>
+    <w:rsid w:val="00A52513"/>
     <w:rsid w:val="00A60AE0"/>
     <w:rsid w:val="00A664CC"/>
     <w:rsid w:val="00A71481"/>
     <w:rsid w:val="00AA3CB8"/>
     <w:rsid w:val="00AA671F"/>
     <w:rsid w:val="00AB2138"/>
     <w:rsid w:val="00AB7C32"/>
     <w:rsid w:val="00AC0782"/>
     <w:rsid w:val="00AD0A79"/>
     <w:rsid w:val="00AD0D2B"/>
     <w:rsid w:val="00AD6819"/>
     <w:rsid w:val="00AD7C6B"/>
     <w:rsid w:val="00AE21CB"/>
     <w:rsid w:val="00AE353C"/>
     <w:rsid w:val="00AE384B"/>
     <w:rsid w:val="00AE73CF"/>
     <w:rsid w:val="00AF11C6"/>
     <w:rsid w:val="00B2242A"/>
     <w:rsid w:val="00B23E15"/>
     <w:rsid w:val="00B378F4"/>
     <w:rsid w:val="00B9289E"/>
     <w:rsid w:val="00B96976"/>
     <w:rsid w:val="00BA6D4D"/>
+    <w:rsid w:val="00BB068A"/>
     <w:rsid w:val="00BB6F17"/>
     <w:rsid w:val="00BC0B39"/>
     <w:rsid w:val="00BC14B7"/>
     <w:rsid w:val="00BD176F"/>
     <w:rsid w:val="00BE2EFF"/>
     <w:rsid w:val="00BE3DBE"/>
     <w:rsid w:val="00BF3E19"/>
     <w:rsid w:val="00BF5FD3"/>
     <w:rsid w:val="00C00C54"/>
     <w:rsid w:val="00C15DDA"/>
+    <w:rsid w:val="00C26700"/>
     <w:rsid w:val="00C6096E"/>
     <w:rsid w:val="00C62A53"/>
     <w:rsid w:val="00C66382"/>
     <w:rsid w:val="00C671D2"/>
     <w:rsid w:val="00C70B04"/>
     <w:rsid w:val="00C8346D"/>
     <w:rsid w:val="00C9520E"/>
     <w:rsid w:val="00CA42C2"/>
     <w:rsid w:val="00CA59F6"/>
     <w:rsid w:val="00CA60A3"/>
     <w:rsid w:val="00CA7AAC"/>
     <w:rsid w:val="00CB5DAD"/>
     <w:rsid w:val="00CB7657"/>
     <w:rsid w:val="00CB7734"/>
     <w:rsid w:val="00CD346D"/>
     <w:rsid w:val="00CD5E71"/>
     <w:rsid w:val="00D1109E"/>
+    <w:rsid w:val="00D14CE9"/>
     <w:rsid w:val="00D236A9"/>
+    <w:rsid w:val="00D23D3B"/>
     <w:rsid w:val="00D31E7C"/>
     <w:rsid w:val="00D36361"/>
     <w:rsid w:val="00D37314"/>
     <w:rsid w:val="00D42118"/>
+    <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D602A9"/>
     <w:rsid w:val="00D6439B"/>
     <w:rsid w:val="00D65164"/>
     <w:rsid w:val="00D71655"/>
     <w:rsid w:val="00D75DDE"/>
     <w:rsid w:val="00D81EEA"/>
     <w:rsid w:val="00D825BF"/>
     <w:rsid w:val="00DB2BEF"/>
     <w:rsid w:val="00DC22D5"/>
     <w:rsid w:val="00DC38DC"/>
     <w:rsid w:val="00DD0D6A"/>
+    <w:rsid w:val="00DE7CB8"/>
     <w:rsid w:val="00E01229"/>
     <w:rsid w:val="00E02F04"/>
     <w:rsid w:val="00E03381"/>
     <w:rsid w:val="00E05F95"/>
     <w:rsid w:val="00E06010"/>
     <w:rsid w:val="00E17480"/>
     <w:rsid w:val="00E2105E"/>
     <w:rsid w:val="00E30E22"/>
     <w:rsid w:val="00E447F0"/>
     <w:rsid w:val="00E7064F"/>
     <w:rsid w:val="00E84657"/>
     <w:rsid w:val="00E9130C"/>
     <w:rsid w:val="00EC4295"/>
     <w:rsid w:val="00ED240B"/>
     <w:rsid w:val="00ED77A4"/>
     <w:rsid w:val="00EF5F97"/>
     <w:rsid w:val="00F20266"/>
     <w:rsid w:val="00F316B0"/>
     <w:rsid w:val="00F7765C"/>
     <w:rsid w:val="00FA3166"/>
     <w:rsid w:val="00FA5983"/>
     <w:rsid w:val="00FA718A"/>
     <w:rsid w:val="00FB2330"/>
     <w:rsid w:val="00FB28BD"/>
     <w:rsid w:val="00FE0970"/>
     <w:rsid w:val="00FE2C10"/>
     <w:rsid w:val="00FE66E3"/>
     <w:rsid w:val="00FF3840"/>
+    <w:rsid w:val="00FF4B9B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="46081"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3AF72073"/>
+  <w14:docId w14:val="2BCE598C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7FF89520-9BAA-4CB8-8C63-47FBBB30B2A2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -18469,50 +18651,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0044434C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:lang w:val="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5387"/>
       </w:tabs>
       <w:ind w:right="-1"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
@@ -18785,51 +18972,51 @@
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listenabsatz">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="007D2E89"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="de-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="951400372">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="954555597">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -19222,75 +19409,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>briefe rene-s, wappen.dot</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2028</Words>
-  <Characters>15646</Characters>
+  <Words>2501</Words>
+  <Characters>15759</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>130</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>131</Lines>
+  <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>GEMEINDEKANZLEI</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Meisterschwanden</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17639</CharactersWithSpaces>
+  <CharactersWithSpaces>18224</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>524318</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>116</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.bag.admin.ch/themen/strahlung/00057/01723/05177/index.html?lang=de</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>